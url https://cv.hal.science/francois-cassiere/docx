--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -359,256 +359,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local implementation of public health policies revealed by the COVID-19 crisis: the French case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les 14èmes Rencontres de l’AIRL-SCM. La logistique et le supply chain management à la croisée des chemins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139805v1</w:t>
+                <w:t xml:space="preserve">hal-04916832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 14èmes Rencontres de l’AIRL-SCM. La logistique et le supply chain management à la croisée des chemins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local implementation of public health policies revealed by the COVID-19 crisis: the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Implementation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13012-023-01277-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916832v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grounded theory-based qualitative approach for examining local implementation of public health policies during crises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -740,109 +740,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management public : de la remise en cause à la mise en question</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tensions de rôle liées-à la distribution chez les agriculteurs de moyenne montagne Role tensions linked to the distribution among mid-mountain farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+                <w:t xml:space="preserve">François Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2022), pp.587-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916809v1</w:t>
+                <w:t xml:space="preserve">hal-03958188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management public : de la remise en cause à la mise en question</w:t>
               </w:r>
@@ -913,620 +913,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tensions de rôle liées-à la distribution chez les agriculteurs de moyenne montagne Role tensions linked to the distribution among mid-mountain farmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management public : de la remise en cause à la mise en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cassiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (2022), pp.587-610</w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958188v1</w:t>
+                <w:t xml:space="preserve">hal-04916809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’une infrastructure logistique : objet frontière dans les circuits de proximité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction d’une infrastructure logistique : objet-frontière dans les circuits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Cassiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+                <w:t xml:space="preserve">Joseph Edzengte Edzengte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2021.1973601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326069v1</w:t>
+                <w:t xml:space="preserve">hal-03420533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d’un design logistique des circuits courts en territoire rural : le cas de Saint-Flour Communauté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction d’une infrastructure logistique : objet frontière dans les circuits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/qdm.213.0075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03420491v1</w:t>
+                <w:t xml:space="preserve">hal-03326069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’une infrastructure logistique : objet-frontière dans les circuits de proximité</w:t>
+                <w:t xml:space="preserve">Co-construction d’un design logistique des circuits courts en territoire rural : le cas de Saint-Flour Communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Edzengte Edzengte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.75-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12507970.2021.1973601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/qdm.213.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420533v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Cassiere</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42 (259), pp.101-119. </w:t>
+              <w:t xml:space="preserve">, 2016, 42 (259), pp.101 - 119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326052v1</w:t>
+                <w:t xml:space="preserve">hal-01734728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42 (259), pp.101 - 119. </w:t>
+              <w:t xml:space="preserve">, 2016, 42 (259), pp.101-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734728v1</w:t>
+                <w:t xml:space="preserve">hal-03326052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la filtration culturelle modifie le jeu stratégique. Les tribulations d’un grand distributeur en Roumanie</w:t>
               </w:r>
@@ -1603,51 +1603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LORSQUE LA FILTRATION CULTURELLE MODIFIE LE JEU STRATÉGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1679,260 +1679,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalization of large retailers and cross-cultural determinants–The singular trajectory of Carrefour in Romania</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paché</w:t>
+                <w:t xml:space="preserve">Internationalization of large retailers and cross-cultural determinants-The singular trajectory of Carrefour in Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paché Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2010, 3 (3(11)), pp. 129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326068v1</w:t>
+                <w:t xml:space="preserve">hal-04916693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalization of the retailer on emerging markets between strategic choices and cultural choices, the Romanian example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Internationalization of large retailers and cross-cultural determinants–The singular trajectory of Carrefour in Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326063v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalization of large retailers and cross-cultural determinants-The singular trajectory of Carrefour in Romania</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paché Gilles</w:t>
+                <w:t xml:space="preserve">Internationalization of the retailer on emerging markets between strategic choices and cultural choices, the Romanian example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3 (3(11)), pp. 129-138</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916693v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1950,51 +1950,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGARDS DE JEAN-MARC GUILLEMET SUR LES PROBLÉMATIQUES DE DÉVELOPPEMENT DURABLE DANS LE SECTEUR TEXTILE : LORSQUE PETIT BATEAU SE JETTE À L'EAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2145,51 +2145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES PRESTATAIRES DE SERVICES LOGISTIQUES (PSL), DES FOURNISSEURS DE RANG 1 ? CARACTÉRISTIQUES D'UNE NOUVELLE ORIENTATION STRATÉGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roveillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,51 +2234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSIMILER LA PRATIQUE AVANCEE INFIRMIERE HOSPITALIERE A UNE INNOVATION MANAGERIALE ET ORGANISATIONNELLE, AFIN DE MIEUX ACCOMPAGNER SON IMPLEMENTATION DANS LES ORGANISATIONS DE SOINS</w:t>
+                <w:t xml:space="preserve">Assimiler la pratique avancée infirmière hospitalière à une innovation managériale et organisationnelle, afin de mieux accompagner son implémentation dans les organisations de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
@@ -2538,51 +2538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Edzengte Edzengte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRL 13 éme Rencontres Internationales de la Recherche en Logistique et en Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2601,273 +2601,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+                <w:t xml:space="preserve">FAIRE EVOLUER A CULTURE ORGANISATIONNELLE A L'HOPITAL A PARTIR DE LA PARTICIPATION DU PATIENT A UN DISPOSITIF DE REDESIGN DE SERVICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochette Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vallorem, Mar 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">5ème journée Internationale du marketing de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918657v1</w:t>
+                <w:t xml:space="preserve">hal-04918457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRE EVOLUER A CULTURE ORGANISATIONNELLE A L'HOPITAL A PARTIR DE LA PARTICIPATION DU PATIENT A UN DISPOSITIF DE REDESIGN DE SERVICES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Co-production dans les organisations de santé : un état des lieux sur la transformation de la place du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochette Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée Internationale du marketing de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">15 th international Research Conference in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Londe Les maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918457v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-production dans les organisations de santé : un état des lieux sur la transformation de la place du patient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rochette Corinne</w:t>
+                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 th international Research Conference in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Londe Les maures, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vallorem, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918438v1</w:t>
+                <w:t xml:space="preserve">hal-04918657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marque région : entre l’acculturation technique des collectivités territoriales et identité régionale</w:t>
               </w:r>
@@ -3700,51 +3700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3791,215 +3791,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision perceptuelle de la variable culturelle chez un distributeur internationalisé : le prisme du discours des managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochette Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino, Lextenso éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux défis du management international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, pp. 202-224, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326093v1</w:t>
+                <w:t xml:space="preserve">hal-04917038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision perceptuelle de la variable culturelle chez un distributeur internationalisé : le prisme du discours des managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rochette Corinne</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux défis du management international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 202-224, 2013</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917038v1</w:t>
+                <w:t xml:space="preserve">hal-03326093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4075,51 +4075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D47018B7"/>
+    <w:nsid w:val="B94835E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4306,51 +4306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-cassiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7281-2129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2253256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03958188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Edzengte Edzengte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1973601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.45-65" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roveillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochette Corinne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-cassiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7281-2129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2253256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03958188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Edzengte Edzengte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1973601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.45-65" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roveillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochette Corinne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>