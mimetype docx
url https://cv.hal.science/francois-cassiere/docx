--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -135,3879 +135,3986 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance du beau travail et du bon travail en milieu hospitalier : une étude de la perception des cadres de santé.</w:t>
+                <w:t xml:space="preserve">LES DETERMINANTS DE L'INSTALLATION DES MEDECINS : ENSEIGNEMENTS ET PERSPECTIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Blin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Clermont Auvergne (UCA). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308830v1</w:t>
-[...1638 lines deleted...]
-                <w:t xml:space="preserve">hal-03326063v1</w:t>
+                <w:t xml:space="preserve">hal-05598806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGARDS DE JEAN-MARC GUILLEMET SUR LES PROBLÉMATIQUES DE DÉVELOPPEMENT DURABLE DANS LE SECTEUR TEXTILE : LORSQUE PETIT BATEAU SE JETTE À L'EAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGRICULTURAL DISTRIBUTION CHANNELS UNDER PRESSURE AND STRESS FOR FARMERS TO ACCESS MARKETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04903772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance du beau travail et du bon travail en milieu hospitalier : une étude de la perception des cadres de santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (85), pp.57-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/rips.2.085.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial special issue of Supply Chain Forum: an International Journal following the 14th Meeting of the AIRL-SCM -Clermont-Ferrand 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp. 131-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 14èmes Rencontres de l’AIRL-SCM. La logistique et le supply chain management à la croisée des chemins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local implementation of public health policies revealed by the COVID-19 crisis: the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implementation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13012-023-01277-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A grounded theory-based qualitative approach for examining local implementation of public health policies during crises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.102439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards de Pierre Martin Huet sur les problématiques de stocks et la reconfiguration des supply chains internationales : le cas du groupe Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.117 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2023.2253256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public : de la remise en cause à la mise en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public : de la remise en cause à la mise en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terramorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 39 (2), pp.87-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.219.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tensions de rôle liées-à la distribution chez les agriculteurs de moyenne montagne Role tensions linked to the distribution among mid-mountain farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2022), pp.587-610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’une infrastructure logistique : objet frontière dans les circuits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construction d’un design logistique des circuits courts en territoire rural : le cas de Saint-Flour Communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.213.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’une infrastructure logistique : objet-frontière dans les circuits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Edzengte Edzengte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2021.1973601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (259), pp.101 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (259), pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque la filtration culturelle modifie le jeu stratégique. Les tribulations d’un grand distributeur en Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.45 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.215.45-65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LORSQUE LA FILTRATION CULTURELLE MODIFIE LE JEU STRATÉGIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationalization of large retailers and cross-cultural determinants–The singular trajectory of Carrefour in Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationalization of the retailer on emerging markets between strategic choices and cultural choices, the Romanian example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04903772v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationalization of large retailers and cross-cultural determinants-The singular trajectory of Carrefour in Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paché Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3(11)), pp. 129-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'un projet logistique territorial et son torpillage par l'acteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique(s), circuits courts et relocalisations : la réinvention des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Travail et gouvernance</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logistique(s), circuits courts et relocalisation : la réinvention des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique(s), circuits courts et relocalisations : la réinvention des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Distribution: A Cross-Cultural Reading of Intermediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Intermediation and Logistics Service Providers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Research on Global Intermediation and Logistics Service Providers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-264, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-5225-2133-4.ch013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vision perceptuelle de la variable culturelle chez un distributeur internationalisé : le prisme du discours des managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux défis du management international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vision perceptuelle de la variable culturelle chez un distributeur internationalisé : le prisme du discours des managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochette Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino, Lextenso éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux défis du management international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 202-224, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES PRESTATAIRES DE SERVICES LOGISTIQUES (PSL), DES FOURNISSEURS DE RANG 1 ? CARACTÉRISTIQUES D'UNE NOUVELLE ORIENTATION STRATÉGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roveillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e CONFÉRENCE DE L’AIRL-SCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRL-SCM et Excelia Business School, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimiler la pratique avancée infirmière hospitalière à une innovation managériale et organisationnelle, afin de mieux accompagner son implémentation dans les organisations de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration des IPA dans les établissements de santé : quand l'implémentation organisationnelle questionne la coopération professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE DES TENSIONS DE LA DISTRIBUTION AGRICOLE DANS LA CONSTRUCTION D'UN CANAL HYBRIDE : LE CAS D'UNE ZONE AGRICOLE DE MONTAGNE FULL PAPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La logistique et le supply chain management à a croisée des chemins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clerma et Limos, Université Clermont Auvergne, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie collective logistique des agriculteurs : une difficile équation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Edzengte Edzengte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRL 13 éme Rencontres Internationales de la Recherche en Logistique et en Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRE EVOLUER A CULTURE ORGANISATIONNELLE A L'HOPITAL A PARTIR DE LA PARTICIPATION DU PATIENT A UN DISPOSITIF DE REDESIGN DE SERVICES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée Internationale du marketing de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vallorem, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918457v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-production dans les organisations de santé : un état des lieux sur la transformation de la place du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochette Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 th international Research Conference in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Londe Les maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">FAIRE EVOLUER A CULTURE ORGANISATIONNELLE A L'HOPITAL A PARTIR DE LA PARTICIPATION DU PATIENT A UN DISPOSITIF DE REDESIGN DE SERVICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochette Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vallorem, Mar 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">5ème journée Internationale du marketing de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918657v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marque région : entre l’acculturation technique des collectivités territoriales et identité régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCP EAP - Universita C'a Foscari, Jan 2012, Venice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of national and organizational cultures: from SMEs to a large group… the case of Carrefour in Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain CREATIVE LOGISTICS FOR AN UNCERTAIN WORLD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILS, Aug 2012, Québec (CA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La redéfinition du périmètre de l'entreprise et du politique au regard de la RSE : l'illustration du cas de l'entreprise réseau dans la filière viticole vu par les viticulteurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chauzal-Larguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market orientation as key factor of assimilation of the cultural variable within a process of international development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Conference European Marketing ACademy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du développement de la grande distribution sur le comportement d’achat des consommateurs roumains : le cas de la ville de Cluj Napoca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ET SI L ELDORADO ROUMAIN N AVAIT DÉJÀ PLUS D AVENIR ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque bisannuel « Économie et Management de la Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de l'Ouest Timisoara, Apr 2008, Timisoara, Romania, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle orientation marché pour les PME-PMI ? Application à une région française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de l’Académie de l’Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918582v1</w:t>
-              </w:r>
-[...569 lines deleted...]
-                <w:t xml:space="preserve">hal-03326093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4075,51 +4182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B94835E7"/>
+    <w:nsid w:val="9C459FF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4306,51 +4413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-cassiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7281-2129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2253256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03958188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Edzengte Edzengte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1973601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.45-65" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roveillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochette Corinne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-cassiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7281-2129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598806v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2253256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03958188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Edzengte Edzengte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1973601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.45-65" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochette Corinne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roveillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>