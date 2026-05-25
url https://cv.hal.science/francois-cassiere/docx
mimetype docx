--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1029,793 +1029,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management public : de la remise en cause à la mise en question</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tensions de rôle liées-à la distribution chez les agriculteurs de moyenne montagne Role tensions linked to the distribution among mid-mountain farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+                <w:t xml:space="preserve">François Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2022), pp.587-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916809v1</w:t>
+                <w:t xml:space="preserve">hal-03958188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management public : de la remise en cause à la mise en question</w:t>
+                <w:t xml:space="preserve">Management public : de la remise en cause à la mise en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Terramorsi</w:t>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 39 (2), pp.87-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741218v1</w:t>
+                <w:t xml:space="preserve">hal-04916809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tensions de rôle liées-à la distribution chez les agriculteurs de moyenne montagne Role tensions linked to the distribution among mid-mountain farmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+                <w:t xml:space="preserve">Management public : de la remise en cause à la mise en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terramorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 39 (2), pp.87-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.219.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958188v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’une infrastructure logistique : objet frontière dans les circuits de proximité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction d’une infrastructure logistique : objet-frontière dans les circuits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Edzengte Edzengte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2021.1973601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326069v1</w:t>
+                <w:t xml:space="preserve">hal-03420533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d’un design logistique des circuits courts en territoire rural : le cas de Saint-Flour Communauté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction d’une infrastructure logistique : objet frontière dans les circuits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420491v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’une infrastructure logistique : objet-frontière dans les circuits de proximité</w:t>
+                <w:t xml:space="preserve">Co-construction d’un design logistique des circuits courts en territoire rural : le cas de Saint-Flour Communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Edzengte Edzengte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.75-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12507970.2021.1973601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/qdm.213.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420533v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42 (259), pp.101 - 119. </w:t>
+              <w:t xml:space="preserve">, 2016, 42 (259), pp.101-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734728v1</w:t>
+                <w:t xml:space="preserve">hal-03326052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Cassiere</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42 (259), pp.101-119. </w:t>
+              <w:t xml:space="preserve">, 2016, 42 (259), pp.101 - 119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326052v1</w:t>
+                <w:t xml:space="preserve">hal-01734728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la filtration culturelle modifie le jeu stratégique. Les tribulations d’un grand distributeur en Roumanie</w:t>
               </w:r>
@@ -1968,260 +1968,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalization of large retailers and cross-cultural determinants–The singular trajectory of Carrefour in Romania</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paché</w:t>
+                <w:t xml:space="preserve">Internationalization of large retailers and cross-cultural determinants-The singular trajectory of Carrefour in Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paché Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2010, 3 (3(11)), pp. 129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326068v1</w:t>
+                <w:t xml:space="preserve">hal-04916693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalization of the retailer on emerging markets between strategic choices and cultural choices, the Romanian example</w:t>
+                <w:t xml:space="preserve">Internationalization of large retailers and cross-cultural determinants–The singular trajectory of Carrefour in Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326063v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalization of large retailers and cross-cultural determinants-The singular trajectory of Carrefour in Romania</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paché Gilles</w:t>
+                <w:t xml:space="preserve">Internationalization of the retailer on emerging markets between strategic choices and cultural choices, the Romanian example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3 (3(11)), pp. 129-138</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916693v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2584,215 +2584,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision perceptuelle de la variable culturelle chez un distributeur internationalisé : le prisme du discours des managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochette Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino, Lextenso éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux défis du management international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, pp. 202-224, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326093v1</w:t>
+                <w:t xml:space="preserve">hal-04917038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision perceptuelle de la variable culturelle chez un distributeur internationalisé : le prisme du discours des managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rochette Corinne</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux défis du management international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 202-224, 2013</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917038v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3216,51 +3216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Edzengte Edzengte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRL 13 éme Rencontres Internationales de la Recherche en Logistique et en Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3279,273 +3279,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+                <w:t xml:space="preserve">Co-production dans les organisations de santé : un état des lieux sur la transformation de la place du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochette Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vallorem, Mar 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">15 th international Research Conference in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Londe Les maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918657v1</w:t>
+                <w:t xml:space="preserve">hal-04918438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-production dans les organisations de santé : un état des lieux sur la transformation de la place du patient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">FAIRE EVOLUER A CULTURE ORGANISATIONNELLE A L'HOPITAL A PARTIR DE LA PARTICIPATION DU PATIENT A UN DISPOSITIF DE REDESIGN DE SERVICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochette Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 th international Research Conference in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Londe Les maures, France</w:t>
+              <w:t xml:space="preserve">5ème journée Internationale du marketing de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918438v1</w:t>
+                <w:t xml:space="preserve">hal-04918457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRE EVOLUER A CULTURE ORGANISATIONNELLE A L'HOPITAL A PARTIR DE LA PARTICIPATION DU PATIENT A UN DISPOSITIF DE REDESIGN DE SERVICES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rochette Corinne</w:t>
+                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée Internationale du marketing de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vallorem, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918457v1</w:t>
+                <w:t xml:space="preserve">hal-04918657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marque région : entre l’acculturation technique des collectivités territoriales et identité régionale</w:t>
               </w:r>
@@ -4182,51 +4182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C459FF3"/>
+    <w:nsid w:val="18587515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4413,51 +4413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-cassiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7281-2129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598806v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2253256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03958188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Edzengte Edzengte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1973601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.45-65" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochette Corinne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roveillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-cassiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7281-2129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598806v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2253256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03958188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Edzengte Edzengte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1973601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.45-65" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochette Corinne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roveillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>