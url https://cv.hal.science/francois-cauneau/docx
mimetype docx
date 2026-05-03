--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -234,728 +234,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04792202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic adaptive stabilized finite element solver for RANS models</w:t>
+                <w:t xml:space="preserve">Analytical Solution for the Electric Arc dynamics and Heat Transfer when Exposed to a Magnetic Cross-Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Sari</w:t>
+                <w:t xml:space="preserve">Youssef Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Cremonesi</w:t>
+                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.4475⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (6), 062002-062002-11 - Paper No: HT-17-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4038602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115828v1</w:t>
+                <w:t xml:space="preserve">hal-01653632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying chemical engineering concepts to non-thermal plasma reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (6), pp.Article 065512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2058-6272/aab301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for the Electric Arc dynamics and Heat Transfer when Exposed to a Magnetic Cross-Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic adaptive stabilized finite element solver for RANS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Abdo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (6), 062002-062002-11 - Paper No: HT-17-1068. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (11), pp.717-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4038602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.4475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653632v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Plasma Electro-Burner Concept for Biomass and Waste Combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New perspectives on the dynamics of AC and DC plasma arcs exposed to cross-fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-9829-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (6), 065203 (14pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa540e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445888v1</w:t>
+                <w:t xml:space="preserve">hal-01440832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives on the dynamics of AC and DC plasma arcs exposed to cross-fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Plasma Electro-Burner Concept for Biomass and Waste Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (6), 065203 (14pp). </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.2791-2805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa540e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-9829-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440832v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives dans l'étude de la dynamique des arcs AC et DC soumis à des champs transversaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1002,90 +1002,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of VOC degradation and electro-hydrodynamic pumping actions in a surface dielectric barrier discharge reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massiel Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 309, pp.471 - 479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,103 +1131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Flow Modeling of a Three-Phase AC Plasma Torch Working With Air Using a Stationary Source Domain With Gas Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cressault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (6), pp.996-1008. </w:t>
@@ -1291,77 +1291,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massiel Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (1), pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1389,688 +1389,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 100 kW plasma torch for plasma assisted combustion of low heating value fuels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rehmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012018⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.article 065011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116472v1</w:t>
+                <w:t xml:space="preserve">hal-01086921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A Comparison Between MHD Modeling and Experimental Results in a 3-Phase AC Arc Plasma Torch: Influence of the Electrode Tip Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (6), pp.article 065011. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.975-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-014-9536-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086921v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison Between MHD Modeling and Experimental Results in a 3-Phase AC Arc Plasma Torch: Influence of the Electrode Tip Geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a 100 kW plasma torch for plasma assisted combustion of low heating value fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (4), pp.975-996. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550 (1), pp.Article number 012018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-014-9536-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960102v1</w:t>
+                <w:t xml:space="preserve">hal-01116472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Unsteady State MHD Modeling of a 3-Phase AC Hot Graphite Electrodes Plasma Torch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">High Speed Video Camera and Electrical Signal Analyses of Arcs Behavior in a 3-Phase AC Arc Plasma Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (2), pp.491-515. </w:t>
+              <w:t xml:space="preserve">, 2013, 33 (4), pp.779-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-013-9438-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-013-9458-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783778v1</w:t>
+                <w:t xml:space="preserve">hal-00827317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Speed Video Camera and Electrical Signal Analyses of Arcs Behavior in a 3-Phase AC Arc Plasma Torch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">3D Unsteady State MHD Modeling of a 3-Phase AC Hot Graphite Electrodes Plasma Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (4), pp.779-796. </w:t>
+              <w:t xml:space="preserve">, 2013, 33 (2), pp.491-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-013-9458-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-013-9438-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827317v1</w:t>
+                <w:t xml:space="preserve">hal-00783778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MHD modelling of low current-high voltage dc plasma torch under restrike mode</w:t>
               </w:r>
@@ -2095,64 +2095,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Delalondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (2), pp.25204-25212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,265 +2192,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Unsteady MHD Modeling of a Low-Current High-Voltage Nontransferred DC Plasma Torch Operating With Air</w:t>
+                <w:t xml:space="preserve">2D Axisymmetric Coupled Computational Fluid Dynamics–Kinetics Modeling of a Nonthermal Arc Plasma Torch for Diesel Fuel Reforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2160208⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (7), pp.2833-2840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef200471r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623649v1</w:t>
+                <w:t xml:space="preserve">hal-00613703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Axisymmetric Coupled Computational Fluid Dynamics–Kinetics Modeling of a Nonthermal Arc Plasma Torch for Diesel Fuel Reforming</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Unsteady MHD Modeling of a Low-Current High-Voltage Nontransferred DC Plasma Torch Operating With Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Delalondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fresnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (7), pp.2833-2840. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (9), pp.1889-1899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef200471r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2160208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613703v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaust gas fuel reforming of Diesel fuel by non-thermal arc discharge for NOx trap regeneration application</w:t>
               </w:r>
@@ -2462,64 +2462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathieu-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Loubersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, n° 2, pp.227-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2730,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2860,51 +2860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Liang Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping-Yuan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bijaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Special Issue (73), p.152-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3086,51 +3086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Powaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,718 +3188,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy ans Society, Beyond the Energy Crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Stabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited lecture at CDUT Sichuan University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Sichuan, China</w:t>
+              <w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981556v1</w:t>
+                <w:t xml:space="preserve">hal-01976309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progresses in the development of advanced chemical reactors using plasma-based processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Simple Theory for Cathode Jets in Plasma Arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Academic Development Workshop of SJTU ParisTech, Shanghai Jiao Tong University</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.Conférence 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981562v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Theory for Cathode Jets in Plasma Arcs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recent progresses in the development of advanced chemical reactors using plasma-based processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Academic Development Workshop of SJTU ParisTech, Shanghai Jiao Tong University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, shangai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980126v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Energy ans Society, Beyond the Energy Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Invited lecture at CDUT Sichuan University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sichuan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976309v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Combined Finite-Element-Finite-Volume Method for Thermal Arc Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex days 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.conference 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815444v1</w:t>
+                <w:t xml:space="preserve">hal-01980117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Finite-Element-Finite-Volume Method for Thermal Arc Numerical Simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Maamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complex days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980117v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives dans l'étude des arcs AC et DC soumis à des champs transversaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3918,463 +3918,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives pour l'analyse du comportement dynamique des arcs électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Abdo</w:t>
+                <w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Plasma &amp; Energie, CIPE III 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Diego Suarez, Madagascar</w:t>
+              <w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427398v1</w:t>
+                <w:t xml:space="preserve">hal-01381269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381269v1</w:t>
+                <w:t xml:space="preserve">hal-01328475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nouvelles perspectives pour l'analyse du comportement dynamique des arcs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Congrès International Plasma &amp; Energie, CIPE III 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Diego Suarez, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328475v1</w:t>
+                <w:t xml:space="preserve">hal-01427398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD flow modelling inside a three phase AC plasma torch working with air: influence of air radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cressault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
@@ -4397,1211 +4397,1211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th US combustion meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144354v1</w:t>
+                <w:t xml:space="preserve">hal-01159351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th US combustion meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t>
+              <w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159351v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058084v1</w:t>
+                <w:t xml:space="preserve">hal-01058080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+                <w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01058080v1</w:t>
+                <w:t xml:space="preserve">hal-01058084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of arcs behavior in a 3-Phase AC arc plasma torch with hot graphite electrodes: comparison with MHD modeling results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse statistique du mouvement des arcs dans une torche plasma triphasée à électrodes en graphite par camera rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
+              <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954920v1</w:t>
+                <w:t xml:space="preserve">hal-00804645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique du mouvement des arcs dans une torche plasma triphasée à électrodes en graphite par camera rapide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">MHD modeling of a 3-phase plasma torch with parallel electrodes, comparison with coplanar electrodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rehmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804645v1</w:t>
+                <w:t xml:space="preserve">hal-00954917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHD modeling of a 3-phase plasma torch with parallel electrodes, comparison with coplanar electrodes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude d'un électro-bruleur industriel doté d'une torche à arc triphasée pour la valorisation énergétique de combustibles à faible pouvoir calorifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
+              <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954917v1</w:t>
+                <w:t xml:space="preserve">hal-00804644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un électro-bruleur industriel doté d'une torche à arc triphasée pour la valorisation énergétique de combustibles à faible pouvoir calorifique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analyse expérimentale du comportement des arcs dans une torche plasma triphasée à arcs avec des électrodes chaudes en graphite : comparaison avec les résultats issus de la modélisation MHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rehmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804644v1</w:t>
+                <w:t xml:space="preserve">hal-00804642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale du comportement des arcs dans une torche plasma triphasée à arcs avec des électrodes chaudes en graphite : comparaison avec les résultats issus de la modélisation MHD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Modélisation MHD 3D d'une torche plasma triphasée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 1 page</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804642v1</w:t>
+                <w:t xml:space="preserve">hal-00804640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation MHD 3D d'une torche plasma triphasée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of arcs behavior in a 3-Phase AC arc plasma torch with hot graphite electrodes: comparison with MHD modeling results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804640v1</w:t>
+                <w:t xml:space="preserve">hal-00954920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MHD unsteady state modeling of a high voltage - low current plasma torch operating with air</w:t>
               </w:r>
@@ -5626,64 +5626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Delalondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t>
@@ -5738,64 +5738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5863,51 +5863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Minghelli-Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polidori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5984,51 +5984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Italian conference on supercritical fluids and their applications and 9th meeting on supercriticals fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Trieste, Italy. p.12 / ISBN 2-905267-42-9 CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6092,51 +6092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Liang Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6172,351 +6172,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of SAR and SPOT images for the detection of geological features over the Three Gorges Dam site, China</w:t>
+                <w:t xml:space="preserve">Influence of Landscape changes on the results of the fusion of P and XS images by diffrents methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wunian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.137-142</w:t>
+              <w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540930v1</w:t>
+                <w:t xml:space="preserve">hal-00540934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Landscape changes on the results of the fusion of P and XS images by diffrents methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">SAR imagery in urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.47-56</w:t>
+              <w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Valladolid, Spain. pp.563-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540934v1</w:t>
+                <w:t xml:space="preserve">hal-00461917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR imagery in urban area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fusion of SAR and SPOT images for the detection of geological features over the Three Gorges Dam site, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wunian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Valladolid, Spain. pp.563-568</w:t>
+              <w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461917v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital processing and information extraction of the remote sensing images in the Yangtze Three Gorges Project Region, China</w:t>
               </w:r>
@@ -6528,51 +6528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wunian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cui Zhengquan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,103 +6627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR imagery for urban air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couvercelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th EARSeL Symposium on Operational Remote Sensing for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Enschede, Netherlands. pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6742,273 +6742,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving sea-floor reflectance and water attenuation properties from hyperspectral remote sensing of shallow-waters : an inverse scheme</w:t>
+                <w:t xml:space="preserve">Towards a new method for shallow-water monitoring using remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference ERIM "Remote sensing for marine and coastal environments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, San Diego - California, United States. p.1/369-1/376</w:t>
+              <w:t xml:space="preserve">the 17th EARSeL Symposium "Future trends in remote sensing"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Lengby, Denmark. p.355-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549673v1</w:t>
+                <w:t xml:space="preserve">hal-00549708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new method for shallow-water monitoring using remote sensing</w:t>
+                <w:t xml:space="preserve">Deriving sea-floor reflectance and water attenuation properties from hyperspectral remote sensing of shallow-waters : an inverse scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bijaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 17th EARSeL Symposium "Future trends in remote sensing"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Lengby, Denmark. p.355-359</w:t>
+              <w:t xml:space="preserve">5th International conference ERIM "Remote sensing for marine and coastal environments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, San Diego - California, United States. p.1/369-1/376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549708v1</w:t>
+                <w:t xml:space="preserve">hal-00549673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERS SAR imagery for urban climate studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ERS Symposium on Space at the Service of our Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Florence, Italy. pp.233-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7033,51 +7033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of spaceborne remote sensing to an atlas for preparedness and response to accidental marine pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7154,64 +7154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques méthodes d'analyse d'images satellitaires appliquées à la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Congrès-Assemblée Plénière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Perpignan, France. pp.O-VII4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7262,368 +7262,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524685v1</w:t>
+                <w:t xml:space="preserve">hal-01524671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
+                <w:t xml:space="preserve">The Motion of AC and DC Plasma Arcs under Transverse Cross-Fields: An Analytical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524671v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Motion of AC and DC Plasma Arcs under Transverse Cross-Fields: An Analytical Approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Blin-Simiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524608v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7641,51 +7641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un urbanisme climatique en milieu tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delplanque Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7768,51 +7768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des Fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses MINES ParisTech, 168 p. - ISBN 978-2-911-76283-3, 2008, Les cours de MINES ParisTech</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7856,307 +7856,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts des émissions du transport aérien sur le climat</w:t>
+                <w:t xml:space="preserve">Revue sur les Contrails et les émissions du transport aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xia Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soyeon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourges Bernard, Gourdon Thomas, Broc Jean-Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Référence ADEME 8553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.81-92, 2015, Développent durable, 978-2-356-71233-2</w:t>
+              <w:t xml:space="preserve">, pp.51-80, 2015, Développent durable, 978-2-356-71233-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244269v1</w:t>
+                <w:t xml:space="preserve">hal-01244265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue sur les Contrails et les émissions du transport aérien</w:t>
+                <w:t xml:space="preserve">Les impacts des émissions du transport aérien sur le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xia Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soyeon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourges Bernard, Gourdon Thomas, Broc Jean-Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Référence ADEME 8553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.51-80, 2015, Développent durable, 978-2-356-71233-2</w:t>
+              <w:t xml:space="preserve">, pp.81-92, 2015, Développent durable, 978-2-356-71233-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244265v1</w:t>
+                <w:t xml:space="preserve">hal-01244269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives Scientifiques de l'Éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Rémy Mosseri et Catherine Jeandel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 182-183 et glossaire p. 313-332, 2013, A découvert, 978-2-271-07678-6</w:t>
@@ -8354,51 +8354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038602" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa540e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9438-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMJSM0XT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/2/025204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/644AD093B4428C551CFBC75908579E87D5EE7665/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00623649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160208" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200471r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu-Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Nian Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Pu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Yuan Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bijaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Powaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981556v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunian Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Paris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Basly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhengquan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couvercelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549673v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461856v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sainlos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henocque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daverio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delplanque Valentin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandemer Jacques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Benoit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/6552-concevoir-un-urbanisme-climatique-en-milieu-tropical.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Park" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038602" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440832v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa540e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9438-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMJSM0XT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/2/025204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/644AD093B4428C551CFBC75908579E87D5EE7665/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200471r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00623649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu-Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Nian Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Pu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Yuan Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bijaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Powaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunian Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Paris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Basly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhengquan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couvercelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461856v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sainlos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henocque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daverio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delplanque Valentin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandemer Jacques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Benoit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/6552-concevoir-un-urbanisme-climatique-en-milieu-tropical.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Park" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>