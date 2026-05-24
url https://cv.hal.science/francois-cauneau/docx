--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,728 +234,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04792202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for the Electric Arc dynamics and Heat Transfer when Exposed to a Magnetic Cross-Field</w:t>
+                <w:t xml:space="preserve">Applying chemical engineering concepts to non-thermal plasma reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Abdo</w:t>
+                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4038602⟩</w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (6), pp.Article 065512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-6272/aab301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653632v1</w:t>
+                <w:t xml:space="preserve">hal-01798074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying chemical engineering concepts to non-thermal plasma reactors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic adaptive stabilized finite element solver for RANS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gaunand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jessica Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2058-6272/aab301⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (11), pp.717-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798074v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic adaptive stabilized finite element solver for RANS models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analytical Solution for the Electric Arc dynamics and Heat Transfer when Exposed to a Magnetic Cross-Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 86 (11), pp.717-736. </w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (6), 062002-062002-11 - Paper No: HT-17-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.4475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4038602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115828v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives on the dynamics of AC and DC plasma arcs exposed to cross-fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Plasma Electro-Burner Concept for Biomass and Waste Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa540e⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.2791-2805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-9829-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440832v1</w:t>
+                <w:t xml:space="preserve">hal-01445888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Plasma Electro-Burner Concept for Biomass and Waste Combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New perspectives on the dynamics of AC and DC plasma arcs exposed to cross-fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (8), pp.2791-2805. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (6), 065203 (14pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-9829-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa540e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445888v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives dans l'étude de la dynamique des arcs AC et DC soumis à des champs transversaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1002,90 +1002,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of VOC degradation and electro-hydrodynamic pumping actions in a surface dielectric barrier discharge reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massiel Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 309, pp.471 - 479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,103 +1131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Flow Modeling of a Three-Phase AC Plasma Torch Working With Air Using a Stationary Source Domain With Gas Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Takali</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (6), pp.996-1008. </w:t>
@@ -1291,77 +1291,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massiel Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (1), pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1389,688 +1389,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Development of a 100 kW plasma torch for plasma assisted combustion of low heating value fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550 (1), pp.Article number 012018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086921v1</w:t>
+                <w:t xml:space="preserve">hal-01116472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison Between MHD Modeling and Experimental Results in a 3-Phase AC Arc Plasma Torch: Influence of the Electrode Tip Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (4), pp.975-996. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.article 065011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-014-9536-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960102v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 100 kW plasma torch for plasma assisted combustion of low heating value fuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparison Between MHD Modeling and Experimental Results in a 3-Phase AC Arc Plasma Torch: Influence of the Electrode Tip Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rehmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Takali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550 (1), pp.Article number 012018. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.975-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-014-9536-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116472v1</w:t>
+                <w:t xml:space="preserve">hal-00960102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Speed Video Camera and Electrical Signal Analyses of Arcs Behavior in a 3-Phase AC Arc Plasma Torch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">3D Unsteady State MHD Modeling of a 3-Phase AC Hot Graphite Electrodes Plasma Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (4), pp.779-796. </w:t>
+              <w:t xml:space="preserve">, 2013, 33 (2), pp.491-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-013-9458-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-013-9438-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827317v1</w:t>
+                <w:t xml:space="preserve">hal-00783778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Unsteady State MHD Modeling of a 3-Phase AC Hot Graphite Electrodes Plasma Torch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">High Speed Video Camera and Electrical Signal Analyses of Arcs Behavior in a 3-Phase AC Arc Plasma Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (2), pp.491-515. </w:t>
+              <w:t xml:space="preserve">, 2013, 33 (4), pp.779-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-013-9438-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-013-9458-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783778v1</w:t>
+                <w:t xml:space="preserve">hal-00827317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MHD modelling of low current-high voltage dc plasma torch under restrike mode</w:t>
               </w:r>
@@ -2095,64 +2095,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Delalondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (2), pp.25204-25212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,265 +2192,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Axisymmetric Coupled Computational Fluid Dynamics–Kinetics Modeling of a Nonthermal Arc Plasma Torch for Diesel Fuel Reforming</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Unsteady MHD Modeling of a Low-Current High-Voltage Nontransferred DC Plasma Torch Operating With Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Delalondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fresnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef200471r⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (9), pp.1889-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2160208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613703v1</w:t>
+                <w:t xml:space="preserve">hal-00623649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Unsteady MHD Modeling of a Low-Current High-Voltage Nontransferred DC Plasma Torch Operating With Air</w:t>
+                <w:t xml:space="preserve">2D Axisymmetric Coupled Computational Fluid Dynamics–Kinetics Modeling of a Nonthermal Arc Plasma Torch for Diesel Fuel Reforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (9), pp.1889-1899. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (7), pp.2833-2840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2160208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef200471r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623649v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaust gas fuel reforming of Diesel fuel by non-thermal arc discharge for NOx trap regeneration application</w:t>
               </w:r>
@@ -2462,64 +2462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathieu-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Loubersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, n° 2, pp.227-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2730,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2860,51 +2860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Liang Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping-Yuan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bijaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Special Issue (73), p.152-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3086,51 +3086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Powaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,476 +3188,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Energy ans Society, Beyond the Energy Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Invited lecture at CDUT Sichuan University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sichuan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976309v1</w:t>
+                <w:t xml:space="preserve">hal-01981556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Theory for Cathode Jets in Plasma Arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.Conférence 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progresses in the development of advanced chemical reactors using plasma-based processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Academic Development Workshop of SJTU ParisTech, Shanghai Jiao Tong University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy ans Society, Beyond the Energy Crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Stabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited lecture at CDUT Sichuan University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Sichuan, China</w:t>
+              <w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981556v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined Finite-Element-Finite-Volume Method for Thermal Arc Numerical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.conference 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3816,90 +3816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives dans l'étude des arcs AC et DC soumis à des champs transversaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3918,463 +3918,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabri Takali</w:t>
+                <w:t xml:space="preserve">Nouvelles perspectives pour l'analyse du comportement dynamique des arcs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Congrès International Plasma &amp; Energie, CIPE III 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Diego Suarez, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381269v1</w:t>
+                <w:t xml:space="preserve">hal-01427398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328475v1</w:t>
+                <w:t xml:space="preserve">hal-01381269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives pour l'analyse du comportement dynamique des arcs électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Abdo</w:t>
+                <w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Plasma &amp; Energie, CIPE III 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Diego Suarez, Madagascar</w:t>
+              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427398v1</w:t>
+                <w:t xml:space="preserve">hal-01328475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD flow modelling inside a three phase AC plasma torch working with air: influence of air radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Takali</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
@@ -4397,1211 +4397,1211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Takali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th US combustion meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t>
+              <w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159351v1</w:t>
+                <w:t xml:space="preserve">hal-01144354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Takali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th US combustion meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144354v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+                <w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058080v1</w:t>
+                <w:t xml:space="preserve">hal-01058084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Takali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058084v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique du mouvement des arcs dans une torche plasma triphasée à électrodes en graphite par camera rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of arcs behavior in a 3-Phase AC arc plasma torch with hot graphite electrodes: comparison with MHD modeling results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rehmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Takali</w:t>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804645v1</w:t>
+                <w:t xml:space="preserve">hal-00954920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHD modeling of a 3-phase plasma torch with parallel electrodes, comparison with coplanar electrodes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Analyse statistique du mouvement des arcs dans une torche plasma triphasée à électrodes en graphite par camera rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
+              <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954917v1</w:t>
+                <w:t xml:space="preserve">hal-00804645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un électro-bruleur industriel doté d'une torche à arc triphasée pour la valorisation énergétique de combustibles à faible pouvoir calorifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MHD modeling of a 3-phase plasma torch with parallel electrodes, comparison with coplanar electrodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rehmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Takali</w:t>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804644v1</w:t>
+                <w:t xml:space="preserve">hal-00954917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale du comportement des arcs dans une torche plasma triphasée à arcs avec des électrodes chaudes en graphite : comparaison avec les résultats issus de la modélisation MHD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+                <w:t xml:space="preserve">Etude d'un électro-bruleur industriel doté d'une torche à arc triphasée pour la valorisation énergétique de combustibles à faible pouvoir calorifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 1 page</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804642v1</w:t>
+                <w:t xml:space="preserve">hal-00804644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation MHD 3D d'une torche plasma triphasée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Analyse expérimentale du comportement des arcs dans une torche plasma triphasée à arcs avec des électrodes chaudes en graphite : comparaison avec les résultats issus de la modélisation MHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804640v1</w:t>
+                <w:t xml:space="preserve">hal-00804642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of arcs behavior in a 3-Phase AC arc plasma torch with hot graphite electrodes: comparison with MHD modeling results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Modélisation MHD 3D d'une torche plasma triphasée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
+              <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954920v1</w:t>
+                <w:t xml:space="preserve">hal-00804640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MHD unsteady state modeling of a high voltage - low current plasma torch operating with air</w:t>
               </w:r>
@@ -5626,64 +5626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Delalondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t>
@@ -5738,64 +5738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5863,51 +5863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Minghelli-Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polidori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5984,51 +5984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Italian conference on supercritical fluids and their applications and 9th meeting on supercriticals fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Trieste, Italy. p.12 / ISBN 2-905267-42-9 CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6092,51 +6092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Liang Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6172,351 +6172,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Landscape changes on the results of the fusion of P and XS images by diffrents methods</w:t>
+                <w:t xml:space="preserve">Fusion of SAR and SPOT images for the detection of geological features over the Three Gorges Dam site, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wunian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.47-56</w:t>
+              <w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540934v1</w:t>
+                <w:t xml:space="preserve">hal-00540930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR imagery in urban area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of Landscape changes on the results of the fusion of P and XS images by diffrents methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wunian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Valladolid, Spain. pp.563-568</w:t>
+              <w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461917v1</w:t>
+                <w:t xml:space="preserve">hal-00540934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of SAR and SPOT images for the detection of geological features over the Three Gorges Dam site, China</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">SAR imagery in urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.137-142</w:t>
+              <w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Valladolid, Spain. pp.563-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540930v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital processing and information extraction of the remote sensing images in the Yangtze Three Gorges Project Region, China</w:t>
               </w:r>
@@ -6528,51 +6528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wunian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cui Zhengquan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,103 +6627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR imagery for urban air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th EARSeL Symposium on Operational Remote Sensing for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Enschede, Netherlands. pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6742,273 +6742,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new method for shallow-water monitoring using remote sensing</w:t>
+                <w:t xml:space="preserve">Deriving sea-floor reflectance and water attenuation properties from hyperspectral remote sensing of shallow-waters : an inverse scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bijaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 17th EARSeL Symposium "Future trends in remote sensing"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Lengby, Denmark. p.355-359</w:t>
+              <w:t xml:space="preserve">5th International conference ERIM "Remote sensing for marine and coastal environments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, San Diego - California, United States. p.1/369-1/376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549708v1</w:t>
+                <w:t xml:space="preserve">hal-00549673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving sea-floor reflectance and water attenuation properties from hyperspectral remote sensing of shallow-waters : an inverse scheme</w:t>
+                <w:t xml:space="preserve">Towards a new method for shallow-water monitoring using remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference ERIM "Remote sensing for marine and coastal environments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, San Diego - California, United States. p.1/369-1/376</w:t>
+              <w:t xml:space="preserve">the 17th EARSeL Symposium "Future trends in remote sensing"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Lengby, Denmark. p.355-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549673v1</w:t>
+                <w:t xml:space="preserve">hal-00549708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERS SAR imagery for urban climate studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ERS Symposium on Space at the Service of our Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Florence, Italy. pp.233-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7033,51 +7033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of spaceborne remote sensing to an atlas for preparedness and response to accidental marine pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7154,64 +7154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques méthodes d'analyse d'images satellitaires appliquées à la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Congrès-Assemblée Plénière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Perpignan, France. pp.O-VII4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7262,368 +7262,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Blin-Simiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524671v1</w:t>
+                <w:t xml:space="preserve">hal-01524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Motion of AC and DC Plasma Arcs under Transverse Cross-Fields: An Analytical Approach</w:t>
+                <w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Abdo</w:t>
+                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524608v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Motion of AC and DC Plasma Arcs under Transverse Cross-Fields: An Analytical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524685v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7641,51 +7641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un urbanisme climatique en milieu tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delplanque Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7768,51 +7768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des Fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses MINES ParisTech, 168 p. - ISBN 978-2-911-76283-3, 2008, Les cours de MINES ParisTech</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7856,307 +7856,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue sur les Contrails et les émissions du transport aérien</w:t>
+                <w:t xml:space="preserve">Les impacts des émissions du transport aérien sur le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xia Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soyeon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourges Bernard, Gourdon Thomas, Broc Jean-Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Référence ADEME 8553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.51-80, 2015, Développent durable, 978-2-356-71233-2</w:t>
+              <w:t xml:space="preserve">, pp.81-92, 2015, Développent durable, 978-2-356-71233-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244265v1</w:t>
+                <w:t xml:space="preserve">hal-01244269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts des émissions du transport aérien sur le climat</w:t>
+                <w:t xml:space="preserve">Revue sur les Contrails et les émissions du transport aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xia Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soyeon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourges Bernard, Gourdon Thomas, Broc Jean-Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Référence ADEME 8553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.81-92, 2015, Développent durable, 978-2-356-71233-2</w:t>
+              <w:t xml:space="preserve">, pp.51-80, 2015, Développent durable, 978-2-356-71233-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244269v1</w:t>
+                <w:t xml:space="preserve">hal-01244265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives Scientifiques de l'Éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Rémy Mosseri et Catherine Jeandel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 182-183 et glossaire p. 313-332, 2013, A découvert, 978-2-271-07678-6</w:t>
@@ -8354,51 +8354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038602" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440832v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa540e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9438-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMJSM0XT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/2/025204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/644AD093B4428C551CFBC75908579E87D5EE7665/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200471r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00623649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu-Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Nian Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Pu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Yuan Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bijaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Powaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunian Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Paris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Basly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhengquan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couvercelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461856v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sainlos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henocque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daverio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delplanque Valentin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandemer Jacques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Benoit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/6552-concevoir-un-urbanisme-climatique-en-milieu-tropical.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Park" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038602" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa540e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9438-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMJSM0XT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/2/025204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/644AD093B4428C551CFBC75908579E87D5EE7665/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00623649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160208" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200471r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu-Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Nian Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Pu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Yuan Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bijaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Powaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981556v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981562v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunian Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Paris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00540934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Basly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhengquan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couvercelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549673v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461856v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sainlos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henocque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daverio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delplanque Valentin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandemer Jacques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Benoit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/6552-concevoir-un-urbanisme-climatique-en-milieu-tropical.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Park" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>