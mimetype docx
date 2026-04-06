--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2576,307 +2576,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of silicon oxide nanowires at low temperature using tin hydroxide catalyst</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3C-SiC Heteroepitaxial Growth by Vapor-Liquid-Solid Mechanism on Patterned 4H-SiC Substrate Using Si-Ge Melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pillonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
+                <w:t xml:space="preserve">J. Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.104⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.2177-2182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg101487g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597189v1</w:t>
+                <w:t xml:space="preserve">hal-00786365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3C-SiC Heteroepitaxial Growth by Vapor-Liquid-Solid Mechanism on Patterned 4H-SiC Substrate Using Si-Ge Melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of silicon oxide nanowires at low temperature using tin hydroxide catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lorenzzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Carole</w:t>
+                <w:t xml:space="preserve">Anne Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 320 (1), pp.55 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg101487g⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786365v1</w:t>
+                <w:t xml:space="preserve">hal-01597189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of group III, IV and V elements in 3C–SiC(1 1 1) layers grown by the vapour–liquid–solid mechanism</w:t>
               </w:r>
@@ -3544,230 +3544,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la polarité du substrat 4H-SiC sur la croissance hétéroépitaxiale du carbure de bore BxC par CVD</w:t>
+                <w:t xml:space="preserve">Structuration de surface du 4H-SiC en macro-marches parallèles à partir d'un sandwich SiC/Si(liq)/SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MATEPI 2023</w:t>
+              <w:t xml:space="preserve">Conférence MATÉPI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Noël AQUA, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884322v1</w:t>
+                <w:t xml:space="preserve">hal-04884295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de surface du 4H-SiC en macro-marches parallèles à partir d'un sandwich SiC/Si(liq)/SiC</w:t>
+                <w:t xml:space="preserve">Effet de la polarité du substrat 4H-SiC sur la croissance hétéroépitaxiale du carbure de bore BxC par CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Jousseaume</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MATÉPI 2023</w:t>
+              <w:t xml:space="preserve">Conférence MATEPI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Noël AQUA, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884295v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Structuring of Patterned 4H-SiC Surfaces Using a SiC/Si/SiC Sandwich Approach</w:t>
               </w:r>
@@ -3872,286 +3872,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
+                <w:t xml:space="preserve">Controlled Macrostepping of Si-Face 4°off 4H-SiC over a Large Area via Liquid Si-Induced Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Andrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cauwet</w:t>
+                <w:t xml:space="preserve">Judith Woerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Grossner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
+                <w:t xml:space="preserve">Sofia Aslanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on silicon carbide and related materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulrike Grossner, Sep 2022, Davos (Suisse), Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-5p6o3j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877889v1</w:t>
+                <w:t xml:space="preserve">hal-04593942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Macrostepping of Si-Face 4°off 4H-SiC over a Large Area via Liquid Si-Induced Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jousseaume</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sofia Aslanidou</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on silicon carbide and related materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, DAVOS, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593942v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic properties of NiTiO3</w:t>
               </w:r>
@@ -4640,277 +4640,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-type SiC growth on diamond substrate by VLS Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Nucleation of p-doped SiC in Selective Epitaxial Growth using VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davy Carole</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cauwet</w:t>
+                <w:t xml:space="preserve">Nicolas Thierry Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423301v1</w:t>
+                <w:t xml:space="preserve">hal-04362529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nucleation of p-doped SiC in Selective Epitaxial Growth using VLS Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">p-type SiC growth on diamond substrate by VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thierry Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362529v1</w:t>
+                <w:t xml:space="preserve">hal-04423301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring SiC Growth Limitation of Vapor-Liquid-Solid Mechanism when Using Two Different Carbon Precursors</w:t>
               </w:r>
@@ -5661,51 +5661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing p-type 3C-SiC heteroepitaxial layers by Vapour-Liquid-Solid mechanism on 6H-SiC substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,77 +6238,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity Effect on the Heteroepitaxial Growth of BxС On 4H-SiС by CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6599,77 +6599,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity Effect on the Heteroepitaxial Growth of BxC on 4H-SiC by CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6727,51 +6727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6779,51 +6779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7504,97 +7504,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Woerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Grossner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Aslanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.9-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-5p6o3j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235371v1</w:t>
@@ -7901,51 +7901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jousseaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-3ilk20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Acher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pontille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4065706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600428" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05325k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.331" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCPM6GFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHN258WN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Younes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berckmans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.174" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.104" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34CV8XR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101487g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTSGZJTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.1191" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Etzelm&#252;ller Bathen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aslanidou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p6o3j" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coindeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kups" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.323" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.145" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauwet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.111" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518276" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.127" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.195" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-8302i1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-uFrJ54" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6t47nz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118408049.ch15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-auZ0OI" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235371v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-aaf11g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jousseaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-3ilk20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Acher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pontille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4065706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600428" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05325k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.331" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCPM6GFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHN258WN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Younes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berckmans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.174" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101487g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34CV8XR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTSGZJTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.1191" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Etzelm&#252;ller Bathen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aslanidou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p6o3j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coindeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kups" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423301v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.323" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.145" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauwet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.111" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518276" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.127" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.195" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-8302i1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-uFrJ54" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6t47nz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118408049.ch15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-auZ0OI" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235371v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-aaf11g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>