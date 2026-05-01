--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -827,295 +827,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Mg-doped GaN dots and films grown by VLS transport at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marichy</w:t>
+                <w:t xml:space="preserve">Alexandre Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Salles</w:t>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Jaurand</w:t>
+                <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Etiemble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597112v1</w:t>
+                <w:t xml:space="preserve">hal-01615198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Mg-doped GaN dots and films grown by VLS transport at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaud</w:t>
+                <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
+                <w:t xml:space="preserve">X. Jaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (34), pp.20709 - 20715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615198v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanochannel arrays etched into hexagonal boron nitride meso-membranes by a focused ion beam</w:t>
               </w:r>
@@ -1493,1666 +1493,1666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nucleation of p-Doped SiC in Selective Epitaxial Growth Using VLS Transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the growth of p-doped 4H-SiC layers using vapour–liquid–solid transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+                <w:t xml:space="preserve">A. Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Thomas</w:t>
+                <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 740-742, pp.177-180. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 548, pp.125 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803058v1</w:t>
+                <w:t xml:space="preserve">hal-01627830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-Doped SiC Growth on Diamond Substrate by VLS Transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Nucleation of p-Doped SiC in Selective Epitaxial Growth Using VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cauwet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 740-742, pp.331 - 334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.331⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627777v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth of p-doped SiC on diamond substrate by vapor–liquid–solid mechanism from Al–Si liquid phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Carole</w:t>
+                <w:t xml:space="preserve">p-Doped SiC Growth on Diamond Substrate by VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Cauwet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.03.007⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.331 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02863887v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the growth of p-doped 4H-SiC layers using vapour–liquid–solid transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Selective growth of p-doped SiC on diamond substrate by vapor–liquid–solid mechanism from Al–Si liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 548, pp.125 - 129. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627830v1</w:t>
+                <w:t xml:space="preserve">hal-02863887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of nanocrystalline translucent h-BN films by chemical vapor deposition at high temperature</w:t>
+                <w:t xml:space="preserve">Investigation of 3C-SiC growth on Si(111) by vapor-liquid-solid transport using a SiGe liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan Younes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+                <w:t xml:space="preserve">S. Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Soueidan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Soulière</w:t>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 354, pp.119-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597171v1</w:t>
+                <w:t xml:space="preserve">hal-01116034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 3C-SiC growth on Si(111) by vapor-liquid-solid transport using a SiGe liquid phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition of nanocrystalline translucent h-BN films by chemical vapor deposition at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berckmans</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Soulière</w:t>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (7), pp.2424 - 2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.09.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116034v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing 3C-SiC heteroepitaxial layers on α-SiC substrate by vapour–liquid–solid mechanism from the Al–Ge–Si ternary system</w:t>
+                <w:t xml:space="preserve">Effect of nitrogen impurity on the stabilization of 3C–SiC polytype during heteroepitaxial growth by vapor–liquid–solid mechanism on 6H–SiC substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.10.174⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (5-6), pp.808-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573259v1</w:t>
+                <w:t xml:space="preserve">hal-02573245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen impurity on the stabilization of 3C–SiC polytype during heteroepitaxial growth by vapor–liquid–solid mechanism on 6H–SiC substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of silicon oxide nanowires at low temperature using tin hydroxide catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.03.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 320 (1), pp.55 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573245v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3C-SiC Heteroepitaxial Growth by Vapor-Liquid-Solid Mechanism on Patterned 4H-SiC Substrate Using Si-Ge Melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (6), pp.2177-2182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg101487g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of silicon oxide nanowires at low temperature using tin hydroxide catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growing 3C-SiC heteroepitaxial layers on α-SiC substrate by vapour–liquid–solid mechanism from the Al–Ge–Si ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 320 (1), pp.55 - 62. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 318 (1), pp.397-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.10.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.104⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01597189v1</w:t>
+                <w:t xml:space="preserve">hal-02573259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of group III, IV and V elements in 3C–SiC(1 1 1) layers grown by the vapour–liquid–solid mechanism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of Nanocrystalline Translucent h-BN Films Deposited by CVD at High Temperature on SiC Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.08.058⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 645-648, pp.1191 - 1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.1191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547051v1</w:t>
+                <w:t xml:space="preserve">hal-01597208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Nanocrystalline Translucent h-BN Films Deposited by CVD at High Temperature on SiC Substrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incorporation of group III, IV and V elements in 3C–SiC(1 1 1) layers grown by the vapour–liquid–solid mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 312 (23), pp.3443-3450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.08.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.1191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01597208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC Homoepitaxial Growth at Low Temperature by Vapor-Liquid-Solid Mechanism in Al-Si Melt</w:t>
               </w:r>
@@ -3262,277 +3262,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of SiC growth processes in a VPE reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the interaction between graphite and Al-Si melts for the growth of crystalline silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chassagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Jean-Claude Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 402, pp.83-89</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37, pp.3299-3306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187126v1</w:t>
+                <w:t xml:space="preserve">hal-00187149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the interaction between graphite and Al-Si melts for the growth of crystalline silicon carbide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jacquier</w:t>
+                <w:t xml:space="preserve">A comprehensive study of SiC growth processes in a VPE reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 37, pp.3299-3306</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 402, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187149v1</w:t>
+                <w:t xml:space="preserve">hal-00187126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3658,51 +3658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la polarité du substrat 4H-SiC sur la croissance hétéroépitaxiale du carbure de bore BxC par CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3872,411 +3872,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Macrostepping of Si-Face 4°off 4H-SiC over a Large Area via Liquid Si-Induced Reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cauwet</w:t>
+                <w:t xml:space="preserve">Thermochromic properties of NiTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loren Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyewon Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Woerle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sofia Aslanidou</w:t>
+                <w:t xml:space="preserve">Stéphane Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on silicon carbide and related materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2022 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2022, Virtual conference, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593942v1</w:t>
+                <w:t xml:space="preserve">hal-04866158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+                <w:t xml:space="preserve">Controlled Macrostepping of Si-Face 4°off 4H-SiC over a Large Area via Liquid Si-Induced Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Woerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Grossner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Aslanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on silicon carbide and related materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulrike Grossner, Sep 2022, Davos (Suisse), Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-5p6o3j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877889v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic properties of NiTiO3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Massuyeau</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jobic</w:t>
+                <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866158v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3C-SiC Heteroepitaxial Layers Grown on Silicon Substrates with Various Orientations</w:t>
               </w:r>
@@ -4640,450 +4640,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nucleation of p-doped SiC in Selective Epitaxial Growth using VLS Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring SiC Growth Limitation of Vapor-Liquid-Solid Mechanism when Using Two Different Carbon Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint Petersburg, Russia. pp.323-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362529v1</w:t>
+                <w:t xml:space="preserve">hal-02864858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-type SiC growth on diamond substrate by VLS Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Study of the Nucleation of p-doped SiC in Selective Epitaxial Growth using VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davy Carole</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cauwet</w:t>
+                <w:t xml:space="preserve">Nicolas Thierry Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423301v1</w:t>
+                <w:t xml:space="preserve">hal-04362529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring SiC Growth Limitation of Vapor-Liquid-Solid Mechanism when Using Two Different Carbon Precursors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassem Alassaad</w:t>
+                <w:t xml:space="preserve">p-type SiC growth on diamond substrate by VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Silicon Carbide and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECSCRM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864858v1</w:t>
+                <w:t xml:space="preserve">hal-04423301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of 3C-SiC onto silicon substrate by VLS transport using CVD-grown 3C-SiC seeding layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5151,51 +5151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Morphology Evolution after Epitaxial Growth on 4°Off-Axis 4H-SiC Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5396,580 +5396,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the growth of 3C-SiC on Si by Vapor-Liquid-Solid (VLS) transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Carole</w:t>
+                <w:t xml:space="preserve">Investigation of 3C-SiC lateral growth on 4H-SiC MESAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Oslo, Norway. pp.111-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116070v1</w:t>
+                <w:t xml:space="preserve">hal-00786369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 3C-SiC lateral growth on 4H-SiC MESAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Cauwet</w:t>
+                <w:t xml:space="preserve">Investigation of the growth of 3C-SiC on Si by Vapor-Liquid-Solid (VLS) transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSCRM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Oslo, Norway. pp.99-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00786369v1</w:t>
+                <w:t xml:space="preserve">hal-01116070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing p-type 3C-SiC heteroepitaxial layers by Vapour-Liquid-Solid mechanism on 6H-SiC substrate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low Doped 3C-SiC Layers Deposited by the Vapour-Liquid-Solid Mechanism on 6H-SiC Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Symposium 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, Oct 2010, Strasbourg, France. pp.11-14, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nürnberg, Germany. pp.171-174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3518276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863903v1</w:t>
+                <w:t xml:space="preserve">hal-02864825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Doped 3C-SiC Layers Deposited by the Vapour-Liquid-Solid Mechanism on 6H-SiC Substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growing p-type 3C-SiC heteroepitaxial layers by Vapour-Liquid-Solid mechanism on 6H-SiC substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nürnberg, Germany. pp.171-174, </w:t>
+              <w:t xml:space="preserve">E-MRS Symposium 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, Oct 2010, Strasbourg, France. pp.11-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3518276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864825v1</w:t>
+                <w:t xml:space="preserve">hal-02863903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 3C-SiC(111) Homoepitaxial Growth by CVD at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6072,64 +6072,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Mechanism of 3C-SiC Heteroepitaxial Layers on α-SiC by VLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,64 +6251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6612,64 +6612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6740,90 +6740,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6885,51 +6885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of 3C-SiC onto Silicon Substrate by VLS Transport Using CVD-Grown 3C-SiC Seeding Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,97 +7504,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Woerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Grossner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Aslanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.9-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-5p6o3j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235371v1</w:t>
@@ -7901,51 +7901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jousseaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-3ilk20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Acher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pontille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4065706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600428" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05325k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.331" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCPM6GFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHN258WN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Younes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berckmans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.174" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101487g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34CV8XR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTSGZJTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.1191" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Etzelm&#252;ller Bathen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aslanidou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p6o3j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coindeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kups" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423301v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.323" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.145" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauwet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.111" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518276" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.127" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.195" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-8302i1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-uFrJ54" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6t47nz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118408049.ch15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-auZ0OI" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235371v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-aaf11g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jousseaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-3ilk20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Acher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pontille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4065706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05325k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHN258WN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.331" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCPM6GFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berckmans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Younes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.082" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34CV8XR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101487g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.174" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.1191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.058" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTSGZJTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Etzelm&#252;ller Bathen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aslanidou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p6o3j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coindeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kups" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.323" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.145" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauwet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.111" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518276" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.127" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.195" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-8302i1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-uFrJ54" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6t47nz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118408049.ch15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-auZ0OI" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235371v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-aaf11g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>