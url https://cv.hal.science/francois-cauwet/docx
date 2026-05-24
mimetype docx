--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -827,295 +827,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Mg-doped GaN dots and films grown by VLS transport at low temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaud</w:t>
+                <w:t xml:space="preserve">C. Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
+                <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
+                <w:t xml:space="preserve">X. Jaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600428⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (34), pp.20709 - 20715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615198v1</w:t>
+                <w:t xml:space="preserve">hal-01597112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marichy</w:t>
+                <w:t xml:space="preserve">Highly Mg-doped GaN dots and films grown by VLS transport at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Salles</w:t>
+                <w:t xml:space="preserve">Alexandre Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Jaurand</w:t>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Etiemble</w:t>
+                <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (34), pp.20709 - 20715. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597112v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanochannel arrays etched into hexagonal boron nitride meso-membranes by a focused ion beam</w:t>
               </w:r>
@@ -1493,1666 +1493,1666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the growth of p-doped 4H-SiC layers using vapour–liquid–solid transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Nucleation of p-Doped SiC in Selective Epitaxial Growth Using VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vo-Ha</w:t>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carole</w:t>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Cauwet</w:t>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 548, pp.125 - 129. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.177-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627830v1</w:t>
+                <w:t xml:space="preserve">hal-00803058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nucleation of p-Doped SiC in Selective Epitaxial Growth Using VLS Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">p-Doped SiC Growth on Diamond Substrate by VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 740-742, pp.177-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.177⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.331 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803058v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-Doped SiC Growth on Diamond Substrate by VLS Transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davy Carole</w:t>
+                <w:t xml:space="preserve">Selective growth of p-doped SiC on diamond substrate by vapor–liquid–solid mechanism from Al–Si liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cauwet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.24-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01627777v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth of p-doped SiC on diamond substrate by vapor–liquid–solid mechanism from Al–Si liquid phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Understanding the growth of p-doped 4H-SiC layers using vapour–liquid–solid transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35, pp.24-28. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 548, pp.125 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863887v1</w:t>
+                <w:t xml:space="preserve">hal-01627830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 3C-SiC growth on Si(111) by vapor-liquid-solid transport using a SiGe liquid phase</w:t>
+                <w:t xml:space="preserve">Deposition of nanocrystalline translucent h-BN films by chemical vapor deposition at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berckmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
+                <w:t xml:space="preserve">Ghassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ferro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Soulière</w:t>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (7), pp.2424 - 2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.09.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116034v1</w:t>
+                <w:t xml:space="preserve">hal-01597171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of nanocrystalline translucent h-BN films by chemical vapor deposition at high temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of 3C-SiC growth on Si(111) by vapor-liquid-solid transport using a SiGe liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brioude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Soulière</w:t>
+                <w:t xml:space="preserve">S. Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 354, pp.119-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597171v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen impurity on the stabilization of 3C–SiC polytype during heteroepitaxial growth by vapor–liquid–solid mechanism on 6H–SiC substrates</w:t>
+                <w:t xml:space="preserve">Growing 3C-SiC heteroepitaxial layers on α-SiC substrate by vapour–liquid–solid mechanism from the Al–Ge–Si ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.03.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 318 (1), pp.397-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.10.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573245v1</w:t>
+                <w:t xml:space="preserve">hal-02573259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of silicon oxide nanowires at low temperature using tin hydroxide catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of nitrogen impurity on the stabilization of 3C–SiC polytype during heteroepitaxial growth by vapor–liquid–solid mechanism on 6H–SiC substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.104⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (5-6), pp.808-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01597189v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3C-SiC Heteroepitaxial Growth by Vapor-Liquid-Solid Mechanism on Patterned 4H-SiC Substrate Using Si-Ge Melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (6), pp.2177-2182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg101487g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing 3C-SiC heteroepitaxial layers on α-SiC substrate by vapour–liquid–solid mechanism from the Al–Ge–Si ternary system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of silicon oxide nanowires at low temperature using tin hydroxide catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 318 (1), pp.397-400. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 320 (1), pp.55 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.10.174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02573259v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Nanocrystalline Translucent h-BN Films Deposited by CVD at High Temperature on SiC Substrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incorporation of group III, IV and V elements in 3C–SiC(1 1 1) layers grown by the vapour–liquid–solid mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.1191⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 312 (23), pp.3443-3450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597208v1</w:t>
+                <w:t xml:space="preserve">hal-00547051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of group III, IV and V elements in 3C–SiC(1 1 1) layers grown by the vapour–liquid–solid mechanism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of Nanocrystalline Translucent h-BN Films Deposited by CVD at High Temperature on SiC Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 645-648, pp.1191 - 1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.1191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.08.058⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00547051v1</w:t>
+                <w:t xml:space="preserve">hal-01597208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC Homoepitaxial Growth at Low Temperature by Vapor-Liquid-Solid Mechanism in Al-Si Melt</w:t>
               </w:r>
@@ -3262,277 +3262,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the interaction between graphite and Al-Si melts for the growth of crystalline silicon carbide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jacquier</w:t>
+                <w:t xml:space="preserve">A comprehensive study of SiC growth processes in a VPE reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 37, pp.3299-3306</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 402, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187149v1</w:t>
+                <w:t xml:space="preserve">hal-00187126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of SiC growth processes in a VPE reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the interaction between graphite and Al-Si melts for the growth of crystalline silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chassagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Jean-Claude Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 402, pp.83-89</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37, pp.3299-3306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187126v1</w:t>
+                <w:t xml:space="preserve">hal-00187149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3544,230 +3544,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de surface du 4H-SiC en macro-marches parallèles à partir d'un sandwich SiC/Si(liq)/SiC</w:t>
+                <w:t xml:space="preserve">Effet de la polarité du substrat 4H-SiC sur la croissance hétéroépitaxiale du carbure de bore BxC par CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Jousseaume</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MATÉPI 2023</w:t>
+              <w:t xml:space="preserve">Conférence MATEPI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Noël AQUA, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884295v1</w:t>
+                <w:t xml:space="preserve">hal-04884322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la polarité du substrat 4H-SiC sur la croissance hétéroépitaxiale du carbure de bore BxC par CVD</w:t>
+                <w:t xml:space="preserve">Structuration de surface du 4H-SiC en macro-marches parallèles à partir d'un sandwich SiC/Si(liq)/SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MATEPI 2023</w:t>
+              <w:t xml:space="preserve">Conférence MATÉPI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Noël AQUA, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884322v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Structuring of Patterned 4H-SiC Surfaces Using a SiC/Si/SiC Sandwich Approach</w:t>
               </w:r>
@@ -4137,64 +4137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,64 +4789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Nucleation of p-doped SiC in Selective Epitaxial Growth using VLS Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4901,51 +4901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-type SiC growth on diamond substrate by VLS Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5026,64 +5026,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of 3C-SiC onto silicon substrate by VLS transport using CVD-grown 3C-SiC seeding layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5151,51 +5151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Morphology Evolution after Epitaxial Growth on 4°Off-Axis 4H-SiC Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5415,77 +5415,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 3C-SiC lateral growth on 4H-SiC MESAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5536,103 +5536,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the growth of 3C-SiC on Si by Vapor-Liquid-Solid (VLS) transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Oslo, Norway. pp.99-102</w:t>
@@ -5674,77 +5674,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Doped 3C-SiC Layers Deposited by the Vapour-Liquid-Solid Mechanism on 6H-SiC Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5795,103 +5795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing p-type 3C-SiC heteroepitaxial layers by Vapour-Liquid-Solid mechanism on 6H-SiC substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Symposium 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Oct 2010, Strasbourg, France. pp.11-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5925,51 +5925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 3C-SiC(111) Homoepitaxial Growth by CVD at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6072,64 +6072,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Mechanism of 3C-SiC Heteroepitaxial Layers on α-SiC by VLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,64 +6238,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity Effect on the Heteroepitaxial Growth of BxС On 4H-SiС by CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6599,64 +6599,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity Effect on the Heteroepitaxial Growth of BxC on 4H-SiC by CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6727,64 +6727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6885,51 +6885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of 3C-SiC onto Silicon Substrate by VLS Transport Using CVD-Grown 3C-SiC Seeding Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7901,51 +7901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jousseaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-3ilk20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Acher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pontille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4065706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05325k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHN258WN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.331" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCPM6GFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berckmans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Younes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.082" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34CV8XR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101487g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.174" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.1191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.058" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTSGZJTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Etzelm&#252;ller Bathen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aslanidou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p6o3j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coindeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kups" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.323" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.145" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauwet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.111" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518276" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.127" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.195" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-8302i1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-uFrJ54" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6t47nz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118408049.ch15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-auZ0OI" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235371v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-aaf11g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jousseaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-3ilk20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Acher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pontille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4065706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600428" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinsot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05325k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.331" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCPM6GFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHN258WN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Younes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berckmans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.174" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101487g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34CV8XR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTSGZJTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.1191" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Etzelm&#252;ller Bathen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aslanidou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p6o3j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coindeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kups" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.323" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.145" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauwet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.111" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518276" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.127" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.195" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-8302i1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-uFrJ54" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6t47nz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118408049.ch15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-auZ0OI" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235371v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-aaf11g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>