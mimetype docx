--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -1521,213 +1521,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and Similarity for Sequences using LZ77-based conditional information measure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weakly Supervised Adaptation to Re-sizing for Image Manipulation Detection on Small Patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Darmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2019 - IEEE International Symposium on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWDW 2019 - 18th International Workshop on Digital-forensics and Watermarking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346520v1</w:t>
+                <w:t xml:space="preserve">hal-02335866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly Supervised Adaptation to Re-sizing for Image Manipulation Detection on Small Patches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity and Similarity for Sequences using LZ77-based conditional information measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWDW 2019 - 18th International Workshop on Digital-forensics and Watermarking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIT 2019 - IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.2454-2458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335866v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and causality inference using algorithmic complexity</w:t>
               </w:r>
@@ -2182,217 +2182,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational approach to JPEG anti-forensics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kai Wang</w:t>
+                <w:t xml:space="preserve">Towards a realistic channel model for security analysis of authentication using graphical codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhang Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.3058-3062</w:t>
+              <w:t xml:space="preserve">WIFS 2013 - IEEE International Workshop on Information Forensics and Security (WIFS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Guangzhou, China. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836437v1</w:t>
+                <w:t xml:space="preserve">hal-00863917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a realistic channel model for security analysis of authentication using graphical codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cléo Baras</w:t>
+                <w:t xml:space="preserve">A variational approach to JPEG anti-forensics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2013 - IEEE International Workshop on Information Forensics and Security (WIFS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Guangzhou, China. pp.1-5</w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.3058-3062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863917v1</w:t>
+                <w:t xml:space="preserve">hal-00836437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D lighting-based image forgery detection using shape-from-shading</w:t>
               </w:r>
@@ -2480,204 +2480,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Bar-Codes for Authentication: A Security Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cléo Baras</w:t>
+                <w:t xml:space="preserve">Practical Key Length of Watermarking Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1</w:t>
+              <w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709394v1</w:t>
+                <w:t xml:space="preserve">hal-00686813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Key Length of Watermarking Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+                <w:t xml:space="preserve">2D Bar-Codes for Authentication: A Security Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686813v1</w:t>
+                <w:t xml:space="preserve">hal-00709394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie du transport appliquée au tatouage sûr d'images naturelles</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering Security and Robustness Constraints for Watermark-based Tardos Fingerprinting</w:t>
+                <w:t xml:space="preserve">Security and Robustness Constraints for Spread-Spectrum Tardos Fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
@@ -2827,106 +2827,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Macq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP 2010 - IEEE International Workshop on Multimedia Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIFS 2010 - IEEE international Workshop on Information Forensics and Security (WIFS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Seattle, United States. pp.2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537139v2</w:t>
+                <w:t xml:space="preserve">hal-00541383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and Robustness Constraints for Spread-Spectrum Tardos Fingerprinting</w:t>
+                <w:t xml:space="preserve">Considering Security and Robustness Constraints for Watermark-based Tardos Fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
@@ -2944,73 +2935,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Macq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2010 - IEEE international Workshop on Information Forensics and Security (WIFS'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSP 2010 - IEEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.46-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP.2010.5661992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541383v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compromis sécurité / robustesse en resynchronisation pour le tatouage</w:t>
               </w:r>
@@ -3085,252 +3085,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On security threats for robust perceptual hashing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sviatoslav Voloshynovskiy</w:t>
+                <w:t xml:space="preserve">Optimization of Natural Watermarking Using Transportation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Macq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media Forensics and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Multimedia and Security Workshop 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Princeton NJ, United States. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371146v1</w:t>
+                <w:t xml:space="preserve">hal-00437902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Natural Watermarking Using Transportation Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mathon</w:t>
+                <w:t xml:space="preserve">On security threats for robust perceptual hashing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatoslav Voloshynovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Macq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia and Security Workshop 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Media Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.id 807487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.807487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437902v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distortion Optimization of Model-Based Secure Embedding Schemes for Data-Hiding</w:t>
               </w:r>
@@ -5766,51 +5766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Darmet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107536" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2980992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xiong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2398362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2014.2317949" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940754v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2305873" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2013.2260158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-009-0119-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350420v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2007.916006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849610" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Phan Ho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537139v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661992" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent del Medico" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Koval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatoslav Voloshynovskiy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.807487" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P&#233;rez Gonzalez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pitzalis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703968" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rondao-Alface" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-10-0506-0#book-header" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0506-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schmitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Darmet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107536" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2980992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xiong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2398362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2014.2317949" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940754v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2305873" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2013.2260158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-009-0119-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350420v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2007.916006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Phan Ho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537139v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661992" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent del Medico" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Koval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatoslav Voloshynovskiy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.807487" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P&#233;rez Gonzalez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pitzalis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703968" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rondao-Alface" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-10-0506-0#book-header" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0506-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schmitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>