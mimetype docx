--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -687,326 +687,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for Coordination of Activities in Dynamic Situations</w:t>
+                <w:t xml:space="preserve">Coordination of Distributed Collaborative Activities for Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17517575.2012.690891⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Collaborative Enterprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue on Collaborative Activities Support Techniques: from Business Process Implementation to Dynamic Deployment Management, 3 (2/3), pp.110 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCENT.2013.053291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726746v2</w:t>
+                <w:t xml:space="preserve">hal-00870713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of Distributed Collaborative Activities for Disaster Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörn Franke</w:t>
+                <w:t xml:space="preserve">CrowdSC: Building Smart Cities with Large-Scale Citizen Participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Collaborative Enterprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJCENT.2013.053291⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6), pp.57-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2013.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870713v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CrowdSC: Building Smart Cities with Large-Scale Citizen Participation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Benouaret</w:t>
+                <w:t xml:space="preserve">Framework for Coordination of Activities in Dynamic Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
+                <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (6), pp.57-64. </w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.33-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIC.2013.88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2012.690891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919513v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A logical framework for reasoning about delegation policies in workflow management systems</w:t>
               </w:r>
@@ -2242,239 +2242,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustworthy automation for large-scale collaboration: a proposed exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clélie Amiot</w:t>
+                <w:t xml:space="preserve">Call Limit-Based Composite Service Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juba Agoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AutomationXP22: Engaging with Automation, Workshop at CHI'22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWS 2022 - IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain. pp.37-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS55610.2022.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697875v1</w:t>
+                <w:t xml:space="preserve">hal-03896182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Limit-Based Composite Service Selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Idir Benouaret</w:t>
+                <w:t xml:space="preserve">Trustworthy automation for large-scale collaboration: a proposed exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélie Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2022 - IEEE International Conference on Web Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AutomationXP22: Engaging with Automation, Workshop at CHI'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans (Louisiana), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS55610.2022.00021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03896182v1</w:t>
+                <w:t xml:space="preserve">hal-03697875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for tenant migration in legacy shared-table multi-tenant applications</w:t>
               </w:r>
@@ -2666,492 +2666,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust in computer-supported crisis management communication : toward a new model</w:t>
+                <w:t xml:space="preserve">Une perspective computationnelle sur un défi (probable) CRISORSEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Linot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InPACT 2019 - International Psychological Applications Conference and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Institute for Advanced Research and Science (W.I.A.R.S.), May 2019, Porto, Portugal. pp.440-444</w:t>
+              <w:t xml:space="preserve">1ère biennale de la sécurité civile : « L’acceptabilité des risques : approches pluridisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale supérieure des officiers de sapeurs-pompiers, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280866v1</w:t>
+                <w:t xml:space="preserve">hal-02280588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une perspective computationnelle sur un défi (probable) CRISORSEC</w:t>
+                <w:t xml:space="preserve">Temporal Dispersion In Distributed Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Linot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère biennale de la sécurité civile : « L’acceptabilité des risques : approches pluridisciplinaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale supérieure des officiers de sapeurs-pompiers, Jun 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">IEA 2018 - 20th Congress of International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280588v1</w:t>
+                <w:t xml:space="preserve">halshs-01896434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dispersion In Distributed Work</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+                <w:t xml:space="preserve">Evaluating Multi-Tenant Live Migrations Effects on Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rosinosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Labba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA 2018 - 20th Congress of International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">CoopIS 2018 - 26th International Conference on Cooperative Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valetta, Malta. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01896434v1</w:t>
+                <w:t xml:space="preserve">hal-01870812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Multi-Tenant Live Migrations Effects on Performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+                <w:t xml:space="preserve">Prunable Authenticated Log and Authenticable Snapshot in Distributed Collaborative Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Elvinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoopIS 2018 - 26th International Conference on Cooperative Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Valetta, Malta. pp.16</w:t>
+              <w:t xml:space="preserve">CIC 2018 - 4th IEEE International Conference on Collaboration and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870812v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information gain in sociotechnical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Linot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3193,554 +3180,567 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2018 - 15th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rochester, United States. pp.764-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prunable Authenticated Log and Authenticable Snapshot in Distributed Collaborative Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
+                <w:t xml:space="preserve">A Genetic Algorithm for Cost-Aware Business Processes Execution in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rosinosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIC 2018 - 4th IEEE International Conference on Collaboration and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">ICSOC 2018 - The 16th International Conference on Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hangzhou, China. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932528v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for Cost-Aware Business Processes Execution in the Cloud</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Charoy</w:t>
+                <w:t xml:space="preserve">Trust in computer-supported crisis management communication : toward a new model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Linot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2018 - The 16th International Conference on Service-Oriented Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hangzhou, China. pp.14</w:t>
+              <w:t xml:space="preserve">InPACT 2019 - International Psychological Applications Conference and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Institute for Advanced Research and Science (W.I.A.R.S.), May 2019, Porto, Portugal. pp.440-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870828v1</w:t>
+                <w:t xml:space="preserve">hal-02280866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant and Scalable Key Management Protocol for IoT-based Collaborative Groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Riyadh Abdmeziem</w:t>
+                <w:t xml:space="preserve">MUTE: A Peer-to-Peer Web-based Real-time Collaborative Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Elvinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SecureComm 2017 : 13th EAI International Conference on Security and Privacy in Communication Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSCW 2017 - 15th European Conference on Computer-Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18420/ecscw2017_p5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588490v2</w:t>
+                <w:t xml:space="preserve">hal-01655438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUTE: A Peer-to-Peer Web-based Real-time Collaborative Editor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+                <w:t xml:space="preserve">Efficient Migration-Aware Algorithms for Elastic BPMaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rosinosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCW 2017 - 15th European Conference on Computer-Supported Cooperative Work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Business Process Management (BPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18420/ecscw2017_p5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655438v1</w:t>
+                <w:t xml:space="preserve">hal-01501705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Migration-Aware Algorithms for Elastic BPMaaS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+                <w:t xml:space="preserve">Fault-tolerant and Scalable Key Management Protocol for IoT-based Collaborative Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Riyadh Abdmeziem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Business Process Management (BPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">SecureComm 2017 : 13th EAI International Conference on Security and Privacy in Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Niagara falls, Canada. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501705v1</w:t>
+                <w:t xml:space="preserve">hal-01588490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for BPMS Performance and Cost Evaluation on the Cloud</w:t>
               </w:r>
@@ -3815,109 +3815,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Orchestration of Geocrowdsourcing Activities</w:t>
+                <w:t xml:space="preserve">Business process tasks-assignment and resource allocation in Crowdsourcing context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Bessai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries (ISCRAM-med 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Collaboration and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356053v1</w:t>
+                <w:t xml:space="preserve">hal-01401246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote : From group collaboration to large scale social collaboration</w:t>
               </w:r>
@@ -3966,109 +3966,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business process tasks-assignment and resource allocation in Crowdsourcing context</w:t>
+                <w:t xml:space="preserve">Optimization of Orchestration of Geocrowdsourcing Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Bessai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Collaboration and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">Third International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries (ISCRAM-med 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401246v1</w:t>
+                <w:t xml:space="preserve">hal-01356053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Approach for Multi-tenant Elastic Business Processes Management in Cloud Computing environment</w:t>
               </w:r>
@@ -4244,51 +4244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do User Groups Cope with Delay in Real-Time Collaborative Note Taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,304 +4506,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Effect of Delay on Group Performance in Collaborative Editing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Shalin</w:t>
+                <w:t xml:space="preserve">Evaluating Software Merge Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 11th International Conference on Cooperative Design, Visualization, and Engineering, CDVE 2014, Springer 2014 Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10831-5_29⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Evaluation and Assessment in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, London, United Kingdom. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2601248.2601275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088815v1</w:t>
+                <w:t xml:space="preserve">hal-00957168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Software Merge Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urso</w:t>
+                <w:t xml:space="preserve">Studying the Effect of Delay on Group Performance in Collaborative Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meagan Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Evaluation and Assessment in Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, London, United Kingdom. pp.9, </w:t>
+              <w:t xml:space="preserve">Proceedings of 11th International Conference on Cooperative Design, Visualization, and Engineering, CDVE 2014, Springer 2014 Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Seattle, WA, United States. pp.191 - 198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2601248.2601275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10831-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957168v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Answering Complex Location-Based Queries with Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5138,576 +5138,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Process Models and Systems for Inter-Organizational Ad-Hoc Coordination - Supply Chain Management in Humanitarian Operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Widera</w:t>
+                <w:t xml:space="preserve">From Business Process to Component Architecture: Engineering Business to IT Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ulmer</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Information Systems for Crisis Response and Management (ISCRAM'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">The Scientific Workshop on Service-oriented Enterprise Architecture for Enterprise Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00593290v1</w:t>
+                <w:t xml:space="preserve">inria-00597070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Propagation in Decentralized CompositeWeb Services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delegation Protocols in Human-Centric Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik H.A. Proper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Conference on Commerce and Enterprise Computing - CEC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Luxembourg, Luxembourg. pp.219 - 224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2011.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647004v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Conflicts in Autonomous Coordination of Distributed Collaborative Activities</w:t>
+                <w:t xml:space="preserve">Reference Process Models and Systems for Inter-Organizational Ad-Hoc Coordination - Supply Chain Management in Humanitarian Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Widera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Hellingrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Collaboration Technologies and Infrastructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Information Systems for Crisis Response and Management (ISCRAM'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00605243v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00593290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Business Process to Component Architecture: Engineering Business to IT Alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change Propagation in Decentralized CompositeWeb Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Fdhila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Baouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Scientific Workshop on Service-oriented Enterprise Architecture for Enterprise Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">7th International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00597070v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delegation Protocols in Human-Centric Workflows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik H.A. Proper</w:t>
+                <w:t xml:space="preserve">Handling Conflicts in Autonomous Coordination of Distributed Collaborative Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Commerce and Enterprise Computing - CEC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Luxembourg, Luxembourg. pp.219 - 224, </w:t>
+              <w:t xml:space="preserve">20th IEEE International Conference on Collaboration Technologies and Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC.2011.38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2011.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643449v1</w:t>
+                <w:t xml:space="preserve">inria-00605243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Consistency Management for a Business-Driven Development of SOA</w:t>
               </w:r>
@@ -5877,269 +5877,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle centré activité distribué pour la coordination des acteurs de la crise</w:t>
+                <w:t xml:space="preserve">Coordination and situational awareness for inter-organizational disaster response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International IEEE Conference on Technologies for Homeland Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Waltham, Boston, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THS.2010.5654974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00466122v1</w:t>
+                <w:t xml:space="preserve">inria-00543921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and situational awareness for inter-organizational disaster response</w:t>
+                <w:t xml:space="preserve">Collaborative Coordination of Activities with Temporal Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ulmer</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International IEEE Conference on Technologies for Homeland Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Cooperative Information Systems (COOPIS'2010) / OnTheMove (OTM) Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Crete, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/THS.2010.5654974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00543921v1</w:t>
+                <w:t xml:space="preserve">inria-00530012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive Emergency Response Process Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6180,908 +6180,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00505743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Coordination of Activities with Temporal Dependencies</w:t>
+                <w:t xml:space="preserve">A Model for Temporal Coordination of Disaster Response Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul El Khoury</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Cooperative Information Systems (COOPIS'2010) / OnTheMove (OTM) Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Crete, Greece</w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Systems for Crisis Response and Management (ISCRAM'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCRAM, May 2010, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00530012v1</w:t>
+                <w:t xml:space="preserve">inria-00505194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Temporal Coordination of Disaster Response Activities</w:t>
+                <w:t xml:space="preserve">Design of a Collaborative Disaster Response Process Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Systems for Crisis Response and Management (ISCRAM'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCRAM, May 2010, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Design of Cooperative Systems (COOP'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Aix-En-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505194v1</w:t>
+                <w:t xml:space="preserve">inria-00505195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Collaborative Disaster Response Process Management System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörn Franke</w:t>
+                <w:t xml:space="preserve">Dynamic Authorisation Policies for Event-based Task Delegation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehtesham Zahoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Design of Cooperative Systems (COOP'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Aix-En-Provence, France</w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Advanced Information Systems Engineering - CAiSE'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505195v1</w:t>
+                <w:t xml:space="preserve">inria-00466220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Authorisation Policies for Event-based Task Delegation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ehtesham Zahoor</w:t>
+                <w:t xml:space="preserve">Generation of Component Based Architecture from Business Processes: Model Driven Engineering for SOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Advanced Information Systems Engineering - CAiSE'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ECOWS 2010 - The 8th IEEE European Conference on Web Services Welcome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00466220v1</w:t>
+                <w:t xml:space="preserve">inria-00527476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Component Based Architecture from Business Processes: Model Driven Engineering for SOA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Dahman</w:t>
+                <w:t xml:space="preserve">Un modèle centré activité distribué pour la coordination des acteurs de la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Godart</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOWS 2010 - The 8th IEEE European Conference on Web Services Welcome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Greece</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Troyes, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527476v1</w:t>
+                <w:t xml:space="preserve">inria-00466122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Task Delegation for Human-Centric eGovernment Workflows</w:t>
+                <w:t xml:space="preserve">Towards Proactive Policies supporting Event-based Task Delegation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Miseldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Schaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual International Conference on Digital Government Research: Social Networks: Making Connections between Citizens, Data and Governmentd - dg.o´2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Conference on Emerging Security Information, Systems and Technologies - SECURWARE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Athens/Glyfada, Greece. pp.99-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SECURWARE.2009.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00431459v1</w:t>
+                <w:t xml:space="preserve">inria-00431494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Proactive Policies supporting Event-based Task Delegation</w:t>
+                <w:t xml:space="preserve">Une Approche Dynamique pour la Gestion des Politiques de Délégation dans les Systèmes de Contrôle d´Accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Miseldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Emerging Security Information, Systems and Technologies - SECURWARE 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIème congrès INFORSID 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431494v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Approche Dynamique pour la Gestion des Politiques de Délégation dans les Systèmes de Contrôle d´Accès</w:t>
+                <w:t xml:space="preserve">Task Delegation Based Access Control Models for Workflow Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème congrès INFORSID 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 9th IFIP Conference on e-Business, e-Services, and e-Society, I3E 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431482v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Delegation Based Access Control Models for Workflow Systems</w:t>
+                <w:t xml:space="preserve">Modelling Task Delegation for Human-Centric eGovernment Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IFIP Conference on e-Business, e-Services, and e-Society, I3E 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th Annual International Conference on Digital Government Research: Social Networks: Making Connections between Citizens, Data and Governmentd - dg.o´2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Puebla, Mexico. pp.79-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431498v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secure Task Delegation Model for Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Flegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7135,260 +7135,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00334755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration for Human-Centric eGovernment Workflows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
+                <w:t xml:space="preserve">SAMBA - An agent architecture for ambient intelligence elements interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne-Jørgen Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Athanasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governance, Risk and Compliance in Web Information Systems - Workshop in Conjunction with WISE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.195-206</w:t>
+              <w:t xml:space="preserve">3rd International Conference Interoperability for Enterprise Software and Applications - I-ESA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Funchal, Portugal. pp.741-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182290v1</w:t>
+                <w:t xml:space="preserve">inria-00134882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMBA - An agent architecture for ambient intelligence elements interoperability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamel Khadraoui</w:t>
+                <w:t xml:space="preserve">Collaboration for Human-Centric eGovernment Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Athanasopoulos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hannah Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Interoperability for Enterprise Software and Applications - I-ESA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Funchal, Portugal. pp.741-752</w:t>
+              <w:t xml:space="preserve">Governance, Risk and Compliance in Web Information Systems - Workshop in Conjunction with WISE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00134882v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Isolation Spheres for Cooperative Processes Correctness</w:t>
               </w:r>
@@ -7974,1037 +7974,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopera: An Environment for Teaching and Learning Internet Cooperation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Instantiation in a Dynamic Workflow Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Guabtni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference e-Society 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 16th International Conference on Advanced Information Systems Engineering - CAISE'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riga Technical University, Jun 2004, Riga/Latvia, pp. 175 - 188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b98058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00108108v1</w:t>
+                <w:t xml:space="preserve">inria-00000113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Instantiation in a Dynamic Workflow Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnene Guabtni</w:t>
+                <w:t xml:space="preserve">Ergonomie, culture, scénario : trois facteurs pour la conception d'une plate-forme de coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Advanced Information Systems Engineering - CAISE'2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque ARCo'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Compiègne, France, 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000113v1</w:t>
+                <w:t xml:space="preserve">inria-00099994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomie, culture, scénario : trois facteurs pour la conception d'une plate-forme de coopération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopera: An Environment for Teaching and Learning Internet Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARCo'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Compiègne, France, 12 p</w:t>
+              <w:t xml:space="preserve">IADIS International Conference e-Society 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Avila, Espagne, pp.323-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099994v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopéra : apprendre à coopérer et apprendre en coopérant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COO-flow: a process model to support cooperative processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Grigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur l'Enseignement Ouvert et en Ligne - ICOOL 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Ile Maurice, 9 p</w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference on Software Engineering and Knowledge Engineering 2003 - SEKE'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Francisco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099515v1</w:t>
+                <w:t xml:space="preserve">inria-00099676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COO-flow: a process model to support cooperative processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Grigori</w:t>
+                <w:t xml:space="preserve">Coopera : Analyse de l'usage d'une plate-forme de coopération à destination d'enfants du primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Patten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Software Engineering and Knowledge Engineering 2003 - SEKE'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, San Francisco</w:t>
+              <w:t xml:space="preserve">Human Centered Processes - HCP'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099676v1</w:t>
+                <w:t xml:space="preserve">inria-00099843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopera : Analyse de l'usage d'une plate-forme de coopération à destination d'enfants du primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopéra : apprendre à coopérer et apprendre en coopérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Patten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Patten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Centered Processes - HCP'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Luxembourg</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur l'Enseignement Ouvert et en Ligne - ICOOL 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Ile Maurice, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099843v1</w:t>
+                <w:t xml:space="preserve">inria-00099515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services for Virtual Teams Hosting : ToxicFarm Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Grigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Cooperative Internet Computing - CIC 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Hong Kong, China, pp.105-112</w:t>
+              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099437v1</w:t>
+                <w:t xml:space="preserve">inria-00099361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORVETTE : a Cooperative Workflow Development Experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Services for Virtual Teams Hosting : ToxicFarm Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saad El Hadri</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Patten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFIP Working Conference on Infrastructures for Virtual Enterprises - PRO-VE'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Sesimbra, Portugal. pp.634</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Cooperative Internet Computing - CIC 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Hong Kong, China, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293496v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORVETTE : a Cooperative Workflow Development Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Baïna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Grigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
+              <w:t xml:space="preserve">3rd IFIP Working Conference on Infrastructures for Virtual Enterprises - PRO-VE'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Sesimbra, Portugal. pp.634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099361v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Data Management and Execution to Support Cooperative Workflow: the COO approach</w:t>
               </w:r>
@@ -10101,51 +10101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kleser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10354,51 +10354,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992244v3</w:t>
+                <w:t xml:space="preserve">hal-04992244v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">They've given us so many tools&amp;quot;. Movements in French civil security's collaborative Ecologies of Artifacts</w:t>
               </w:r>
@@ -10802,77 +10802,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Remote Response Delay in Multi-Synchronous Collaborative Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meagan Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10920,64 +10920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CrowdSC: Building Smart Cities with Large Scale Citizen Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11628,51 +11628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lie Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710945" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte-Chabasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2022.3155359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Riyadh Abdmeziem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.21-12-2015.150817" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726746v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Franke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2012.690891" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCENT.2013.053291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Valliyur-Ramalingam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.88" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gaaloul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Proper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehtesham Zahoor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICS.2011.044825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;gori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hautecouverture" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0025-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Patten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059264v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Formentini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992248v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/m1qksb05" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS55610.2022.00021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosinosky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44769-4_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280866v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Linot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Labba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ferme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588490v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bessai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601275" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Widera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hellingrath" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ulmer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fdhila" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Baouab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2011.73" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.38" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THS.2010.5654974" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470638" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505195v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schaad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Miseldine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431498v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Flegel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2008.21" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne-J&#248;rgen Berre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khadraoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Athanasopoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Guabtni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Valdes Faura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11837862_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11827405" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_132" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11538394" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000113v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODAS.2001.945158" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITVE.2001.904497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100409v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772255v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kleser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992244v3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kabicher-Fuchs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rinderle-Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Recker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Indulska" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803702v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10173" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338916v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lie Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710945" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte-Chabasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2022.3155359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Riyadh Abdmeziem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.21-12-2015.150817" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Franke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCENT.2013.053291" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Valliyur-Ramalingam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.88" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726746v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2012.690891" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gaaloul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Proper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehtesham Zahoor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICS.2011.044825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;gori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hautecouverture" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0025-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Patten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059264v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Formentini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992248v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/m1qksb05" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS55610.2022.00021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosinosky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44769-4_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Linot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Labba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ferme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588490v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bessai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601275" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597070v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.38" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593290v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Widera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hellingrath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ulmer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fdhila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Baouab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2011.73" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543921v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THS.2010.5654974" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470638" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505195v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Miseldine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431482v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431498v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schaad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Flegel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2008.21" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne-J&#248;rgen Berre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khadraoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Athanasopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Guabtni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Valdes Faura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11837862_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11827405" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_132" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11538394" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000113v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099994v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099515v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODAS.2001.945158" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITVE.2001.904497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100409v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772255v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kleser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992244v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kabicher-Fuchs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rinderle-Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Recker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Indulska" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803702v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10173" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338916v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>