--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -687,326 +687,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of Distributed Collaborative Activities for Disaster Management</w:t>
+                <w:t xml:space="preserve">Framework for Coordination of Activities in Dynamic Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Collaborative Enterprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJCENT.2013.053291⟩</w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.33-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2012.690891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870713v1</w:t>
+                <w:t xml:space="preserve">hal-00726746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CrowdSC: Building Smart Cities with Large-Scale Citizen Participation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
+                <w:t xml:space="preserve">Coordination of Distributed Collaborative Activities for Disaster Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MIC.2013.88⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Collaborative Enterprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue on Collaborative Activities Support Techniques: from Business Process Implementation to Dynamic Deployment Management, 3 (2/3), pp.110 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCENT.2013.053291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919513v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for Coordination of Activities in Dynamic Situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörn Franke</w:t>
+                <w:t xml:space="preserve">CrowdSC: Building Smart Cities with Large-Scale Citizen Participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (1), pp.33-60. </w:t>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6), pp.57-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17517575.2012.690891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2013.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726746v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A logical framework for reasoning about delegation policies in workflow management systems</w:t>
               </w:r>
@@ -2242,239 +2242,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Limit-Based Composite Service Selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Idir Benouaret</w:t>
+                <w:t xml:space="preserve">Trustworthy automation for large-scale collaboration: a proposed exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélie Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2022 - IEEE International Conference on Web Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AutomationXP22: Engaging with Automation, Workshop at CHI'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans (Louisiana), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896182v1</w:t>
+                <w:t xml:space="preserve">hal-03697875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustworthy automation for large-scale collaboration: a proposed exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clélie Amiot</w:t>
+                <w:t xml:space="preserve">Call Limit-Based Composite Service Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juba Agoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AutomationXP22: Engaging with Automation, Workshop at CHI'22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWS 2022 - IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain. pp.37-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS55610.2022.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697875v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for tenant migration in legacy shared-table multi-tenant applications</w:t>
               </w:r>
@@ -2666,479 +2666,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une perspective computationnelle sur un défi (probable) CRISORSEC</w:t>
+                <w:t xml:space="preserve">Trust in computer-supported crisis management communication : toward a new model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Linot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère biennale de la sécurité civile : « L’acceptabilité des risques : approches pluridisciplinaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale supérieure des officiers de sapeurs-pompiers, Jun 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">InPACT 2019 - International Psychological Applications Conference and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Institute for Advanced Research and Science (W.I.A.R.S.), May 2019, Porto, Portugal. pp.440-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280588v1</w:t>
+                <w:t xml:space="preserve">hal-02280866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dispersion In Distributed Work</w:t>
+                <w:t xml:space="preserve">Une perspective computationnelle sur un défi (probable) CRISORSEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Linot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA 2018 - 20th Congress of International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">1ère biennale de la sécurité civile : « L’acceptabilité des risques : approches pluridisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale supérieure des officiers de sapeurs-pompiers, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01896434v1</w:t>
+                <w:t xml:space="preserve">hal-02280588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Multi-Tenant Live Migrations Effects on Performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+                <w:t xml:space="preserve">Temporal Dispersion In Distributed Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Linot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Shalin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoopIS 2018 - 26th International Conference on Cooperative Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Valetta, Malta. pp.16</w:t>
+              <w:t xml:space="preserve">IEA 2018 - 20th Congress of International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870812v1</w:t>
+                <w:t xml:space="preserve">halshs-01896434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prunable Authenticated Log and Authenticable Snapshot in Distributed Collaborative Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+                <w:t xml:space="preserve">Evaluating Multi-Tenant Live Migrations Effects on Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rosinosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Labba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIC 2018 - 4th IEEE International Conference on Collaboration and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">CoopIS 2018 - 26th International Conference on Cooperative Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valetta, Malta. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932528v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information gain in sociotechnical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Linot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3180,567 +3193,554 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2018 - 15th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rochester, United States. pp.764-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for Cost-Aware Business Processes Execution in the Cloud</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Charoy</w:t>
+                <w:t xml:space="preserve">Prunable Authenticated Log and Authenticable Snapshot in Distributed Collaborative Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Elvinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2018 - The 16th International Conference on Service-Oriented Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hangzhou, China. pp.14</w:t>
+              <w:t xml:space="preserve">CIC 2018 - 4th IEEE International Conference on Collaboration and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870828v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust in computer-supported crisis management communication : toward a new model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Shalin</w:t>
+                <w:t xml:space="preserve">A Genetic Algorithm for Cost-Aware Business Processes Execution in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rosinosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InPACT 2019 - International Psychological Applications Conference and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Institute for Advanced Research and Science (W.I.A.R.S.), May 2019, Porto, Portugal. pp.440-444</w:t>
+              <w:t xml:space="preserve">ICSOC 2018 - The 16th International Conference on Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hangzhou, China. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280866v1</w:t>
+                <w:t xml:space="preserve">hal-01870828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUTE: A Peer-to-Peer Web-based Real-time Collaborative Editor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+                <w:t xml:space="preserve">Fault-tolerant and Scalable Key Management Protocol for IoT-based Collaborative Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Riyadh Abdmeziem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCW 2017 - 15th European Conference on Computer-Supported Cooperative Work</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SecureComm 2017 : 13th EAI International Conference on Security and Privacy in Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Niagara falls, Canada. pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655438v1</w:t>
+                <w:t xml:space="preserve">hal-01588490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Migration-Aware Algorithms for Elastic BPMaaS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+                <w:t xml:space="preserve">MUTE: A Peer-to-Peer Web-based Real-time Collaborative Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Elvinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Business Process Management (BPM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSCW 2017 - 15th European Conference on Computer-Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18420/ecscw2017_p5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501705v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant and Scalable Key Management Protocol for IoT-based Collaborative Groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Riyadh Abdmeziem</w:t>
+                <w:t xml:space="preserve">Efficient Migration-Aware Algorithms for Elastic BPMaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rosinosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SecureComm 2017 : 13th EAI International Conference on Security and Privacy in Communication Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Niagara falls, Canada. pp.1-20</w:t>
+              <w:t xml:space="preserve">15th International Conference on Business Process Management (BPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588490v2</w:t>
+                <w:t xml:space="preserve">hal-01501705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for BPMS Performance and Cost Evaluation on the Cloud</w:t>
               </w:r>
@@ -3897,178 +3897,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote : From group collaboration to large scale social collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Orchestration of Geocrowdsourcing Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bessai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries (ISCRAM-med 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342751v1</w:t>
+                <w:t xml:space="preserve">hal-01356053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Orchestration of Geocrowdsourcing Activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote : From group collaboration to large scale social collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries (ISCRAM-med 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">25th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356053v1</w:t>
+                <w:t xml:space="preserve">hal-01342751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Approach for Multi-tenant Elastic Business Processes Management in Cloud Computing environment</w:t>
               </w:r>
@@ -4244,51 +4244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do User Groups Cope with Delay in Real-Time Collaborative Note Taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,304 +4506,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Software Merge Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urso</w:t>
+                <w:t xml:space="preserve">Studying the Effect of Delay on Group Performance in Collaborative Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meagan Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Evaluation and Assessment in Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2601248.2601275⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of 11th International Conference on Cooperative Design, Visualization, and Engineering, CDVE 2014, Springer 2014 Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Seattle, WA, United States. pp.191 - 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10831-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957168v1</w:t>
+                <w:t xml:space="preserve">hal-01088815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Effect of Delay on Group Performance in Collaborative Editing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Shalin</w:t>
+                <w:t xml:space="preserve">Evaluating Software Merge Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 11th International Conference on Cooperative Design, Visualization, and Engineering, CDVE 2014, Springer 2014 Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Seattle, WA, United States. pp.191 - 198, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Evaluation and Assessment in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, London, United Kingdom. pp.9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10831-5_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2601248.2601275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088815v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Answering Complex Location-Based Queries with Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5877,1211 +5877,1211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and situational awareness for inter-organizational disaster response</w:t>
+                <w:t xml:space="preserve">Un modèle centré activité distribué pour la coordination des acteurs de la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International IEEE Conference on Technologies for Homeland Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Troyes, France. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00543921v1</w:t>
+                <w:t xml:space="preserve">inria-00466122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Coordination of Activities with Temporal Dependencies</w:t>
+                <w:t xml:space="preserve">Coordination and situational awareness for inter-organizational disaster response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul El Khoury</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Cooperative Information Systems (COOPIS'2010) / OnTheMove (OTM) Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International IEEE Conference on Technologies for Homeland Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Waltham, Boston, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THS.2010.5654974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00530012v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Emergency Response Process Management System</w:t>
+                <w:t xml:space="preserve">Collaborative Coordination of Activities with Temporal Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 8th IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOM Workshops)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Cooperative Information Systems (COOPIS'2010) / OnTheMove (OTM) Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Crete, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505743v1</w:t>
+                <w:t xml:space="preserve">inria-00530012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Temporal Coordination of Disaster Response Activities</w:t>
+                <w:t xml:space="preserve">Pervasive Emergency Response Process Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Systems for Crisis Response and Management (ISCRAM'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 8th IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOM Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.376 - 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00505194v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00505743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Collaborative Disaster Response Process Management System</w:t>
+                <w:t xml:space="preserve">A Model for Temporal Coordination of Disaster Response Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Design of Cooperative Systems (COOP'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Aix-En-Provence, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Systems for Crisis Response and Management (ISCRAM'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCRAM, May 2010, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505195v1</w:t>
+                <w:t xml:space="preserve">inria-00505194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Authorisation Policies for Event-based Task Delegation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ehtesham Zahoor</w:t>
+                <w:t xml:space="preserve">Design of a Collaborative Disaster Response Process Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Advanced Information Systems Engineering - CAiSE'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Design of Cooperative Systems (COOP'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Aix-En-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00466220v1</w:t>
+                <w:t xml:space="preserve">inria-00505195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Component Based Architecture from Business Processes: Model Driven Engineering for SOA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Dahman</w:t>
+                <w:t xml:space="preserve">Dynamic Authorisation Policies for Event-based Task Delegation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehtesham Zahoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOWS 2010 - The 8th IEEE European Conference on Web Services Welcome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Greece</w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Advanced Information Systems Engineering - CAiSE'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527476v1</w:t>
+                <w:t xml:space="preserve">inria-00466220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle centré activité distribué pour la coordination des acteurs de la crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörn Franke</w:t>
+                <w:t xml:space="preserve">Generation of Component Based Architecture from Business Processes: Model Driven Engineering for SOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ulmer</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Troyes, France. 7 p</w:t>
+              <w:t xml:space="preserve">ECOWS 2010 - The 8th IEEE European Conference on Web Services Welcome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00466122v1</w:t>
+                <w:t xml:space="preserve">inria-00527476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Proactive Policies supporting Event-based Task Delegation</w:t>
+                <w:t xml:space="preserve">Modelling Task Delegation for Human-Centric eGovernment Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Miseldine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
+                <w:t xml:space="preserve">Andreas Schaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Emerging Security Information, Systems and Technologies - SECURWARE 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Annual International Conference on Digital Government Research: Social Networks: Making Connections between Citizens, Data and Governmentd - dg.o´2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Puebla, Mexico. pp.79-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00431494v1</w:t>
+                <w:t xml:space="preserve">inria-00431459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Approche Dynamique pour la Gestion des Politiques de Délégation dans les Systèmes de Contrôle d´Accès</w:t>
+                <w:t xml:space="preserve">Towards Proactive Policies supporting Event-based Task Delegation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Miseldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème congrès INFORSID 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Conference on Emerging Security Information, Systems and Technologies - SECURWARE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Athens/Glyfada, Greece. pp.99-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SECURWARE.2009.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431482v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Delegation Based Access Control Models for Workflow Systems</w:t>
+                <w:t xml:space="preserve">Une Approche Dynamique pour la Gestion des Politiques de Délégation dans les Systèmes de Contrôle d´Accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IFIP Conference on e-Business, e-Services, and e-Society, I3E 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">XXVIIème congrès INFORSID 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431498v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Task Delegation for Human-Centric eGovernment Workflows</w:t>
+                <w:t xml:space="preserve">Task Delegation Based Access Control Models for Workflow Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Schaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual International Conference on Digital Government Research: Social Networks: Making Connections between Citizens, Data and Governmentd - dg.o´2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Puebla, Mexico. pp.79-87</w:t>
+              <w:t xml:space="preserve">The 9th IFIP Conference on e-Business, e-Services, and e-Society, I3E 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431459v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secure Task Delegation Model for Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Flegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7135,260 +7135,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00334755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMBA - An agent architecture for ambient intelligence elements interoperability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration for Human-Centric eGovernment Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne-Jørgen Berre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hannah Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Interoperability for Enterprise Software and Applications - I-ESA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Funchal, Portugal. pp.741-752</w:t>
+              <w:t xml:space="preserve">Governance, Risk and Compliance in Web Information Systems - Workshop in Conjunction with WISE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00134882v1</w:t>
+                <w:t xml:space="preserve">inria-00182290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration for Human-Centric eGovernment Workflows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
+                <w:t xml:space="preserve">SAMBA - An agent architecture for ambient intelligence elements interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne-Jørgen Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Lee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Athanasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governance, Risk and Compliance in Web Information Systems - Workshop in Conjunction with WISE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.195-206</w:t>
+              <w:t xml:space="preserve">3rd International Conference Interoperability for Enterprise Software and Applications - I-ESA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Funchal, Portugal. pp.741-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00182290v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00134882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Isolation Spheres for Cooperative Processes Correctness</w:t>
               </w:r>
@@ -7974,1037 +7974,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Instantiation in a Dynamic Workflow Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopera: An Environment for Teaching and Learning Internet Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Advanced Information Systems Engineering - CAISE'2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IADIS International Conference e-Society 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Avila, Espagne, pp.323-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000113v1</w:t>
+                <w:t xml:space="preserve">inria-00108108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomie, culture, scénario : trois facteurs pour la conception d'une plate-forme de coopération</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Godart</w:t>
+                <w:t xml:space="preserve">Multiple Instantiation in a Dynamic Workflow Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Guabtni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARCo'2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 16th International Conference on Advanced Information Systems Engineering - CAISE'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riga Technical University, Jun 2004, Riga/Latvia, pp. 175 - 188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b98058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099994v1</w:t>
+                <w:t xml:space="preserve">inria-00000113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopera: An Environment for Teaching and Learning Internet Cooperation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ergonomie, culture, scénario : trois facteurs pour la conception d'une plate-forme de coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference e-Society 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Avila, Espagne, pp.323-330</w:t>
+              <w:t xml:space="preserve">Colloque ARCo'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Compiègne, France, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00108108v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COO-flow: a process model to support cooperative processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Grigori</w:t>
+                <w:t xml:space="preserve">Coopéra : apprendre à coopérer et apprendre en coopérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Patten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Software Engineering and Knowledge Engineering 2003 - SEKE'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, San Francisco</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur l'Enseignement Ouvert et en Ligne - ICOOL 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Ile Maurice, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099676v1</w:t>
+                <w:t xml:space="preserve">inria-00099515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopera : Analyse de l'usage d'une plate-forme de coopération à destination d'enfants du primaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grégori</w:t>
+                <w:t xml:space="preserve">COO-flow: a process model to support cooperative processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Grigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Centered Processes - HCP'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Luxembourg</w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference on Software Engineering and Knowledge Engineering 2003 - SEKE'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Francisco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099843v1</w:t>
+                <w:t xml:space="preserve">inria-00099676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopéra : apprendre à coopérer et apprendre en coopérant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopera : Analyse de l'usage d'une plate-forme de coopération à destination d'enfants du primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Patten</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur l'Enseignement Ouvert et en Ligne - ICOOL 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Ile Maurice, 9 p</w:t>
+              <w:t xml:space="preserve">Human Centered Processes - HCP'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099515v1</w:t>
+                <w:t xml:space="preserve">inria-00099843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Services for Virtual Teams Hosting : ToxicFarm Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Patten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Cooperative Internet Computing - CIC 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Hong Kong, China, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099361v1</w:t>
+                <w:t xml:space="preserve">inria-00099437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services for Virtual Teams Hosting : ToxicFarm Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORVETTE : a Cooperative Workflow Development Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Baïna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Patten</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Grigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Cooperative Internet Computing - CIC 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Hong Kong, China, pp.105-112</w:t>
+              <w:t xml:space="preserve">3rd IFIP Working Conference on Infrastructures for Virtual Enterprises - PRO-VE'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Sesimbra, Portugal. pp.634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099437v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORVETTE : a Cooperative Workflow Development Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Baïna</w:t>
+                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Grigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFIP Working Conference on Infrastructures for Virtual Enterprises - PRO-VE'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Sesimbra, Portugal. pp.634</w:t>
+              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293496v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Data Management and Execution to Support Cooperative Workflow: the COO approach</w:t>
               </w:r>
@@ -10802,77 +10802,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Remote Response Delay in Multi-Synchronous Collaborative Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meagan Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10920,64 +10920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CrowdSC: Building Smart Cities with Large Scale Citizen Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11628,51 +11628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lie Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710945" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte-Chabasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2022.3155359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Riyadh Abdmeziem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.21-12-2015.150817" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Franke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCENT.2013.053291" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Valliyur-Ramalingam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.88" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726746v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2012.690891" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gaaloul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Proper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehtesham Zahoor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICS.2011.044825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;gori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hautecouverture" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0025-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Patten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059264v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Formentini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992248v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/m1qksb05" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS55610.2022.00021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosinosky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44769-4_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Linot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Labba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ferme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588490v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bessai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601275" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597070v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.38" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593290v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Widera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hellingrath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ulmer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fdhila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Baouab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2011.73" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543921v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THS.2010.5654974" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470638" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505195v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Miseldine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431482v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431498v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schaad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Flegel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2008.21" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne-J&#248;rgen Berre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khadraoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Athanasopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Guabtni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Valdes Faura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11837862_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11827405" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_132" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11538394" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000113v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099994v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099515v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODAS.2001.945158" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITVE.2001.904497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100409v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772255v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kleser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992244v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kabicher-Fuchs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rinderle-Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Recker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Indulska" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803702v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10173" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338916v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lie Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710945" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte-Chabasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2022.3155359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Riyadh Abdmeziem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.21-12-2015.150817" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726746v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Franke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2012.690891" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCENT.2013.053291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Valliyur-Ramalingam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.88" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gaaloul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Proper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehtesham Zahoor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICS.2011.044825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;gori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hautecouverture" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0025-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Patten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059264v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Formentini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992248v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/m1qksb05" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS55610.2022.00021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosinosky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44769-4_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280866v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Linot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Labba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ferme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588490v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bessai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601275" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597070v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.38" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593290v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Widera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hellingrath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ulmer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fdhila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Baouab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2011.73" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THS.2010.5654974" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470638" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505195v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schaad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Miseldine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431498v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Flegel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2008.21" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne-J&#248;rgen Berre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khadraoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Athanasopoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Guabtni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Valdes Faura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11837862_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11827405" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_132" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11538394" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000113v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODAS.2001.945158" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITVE.2001.904497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100409v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772255v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kleser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992244v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kabicher-Fuchs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rinderle-Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Recker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Indulska" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803702v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10173" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338916v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>