--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -687,326 +687,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for Coordination of Activities in Dynamic Situations</w:t>
+                <w:t xml:space="preserve">Coordination of Distributed Collaborative Activities for Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17517575.2012.690891⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Collaborative Enterprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue on Collaborative Activities Support Techniques: from Business Process Implementation to Dynamic Deployment Management, 3 (2/3), pp.110 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCENT.2013.053291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726746v2</w:t>
+                <w:t xml:space="preserve">hal-00870713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of Distributed Collaborative Activities for Disaster Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörn Franke</w:t>
+                <w:t xml:space="preserve">CrowdSC: Building Smart Cities with Large-Scale Citizen Participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Collaborative Enterprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJCENT.2013.053291⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6), pp.57-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2013.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870713v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CrowdSC: Building Smart Cities with Large-Scale Citizen Participation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Benouaret</w:t>
+                <w:t xml:space="preserve">Framework for Coordination of Activities in Dynamic Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
+                <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (6), pp.57-64. </w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.33-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIC.2013.88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2012.690891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919513v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A logical framework for reasoning about delegation policies in workflow management systems</w:t>
               </w:r>
@@ -2242,239 +2242,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustworthy automation for large-scale collaboration: a proposed exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clélie Amiot</w:t>
+                <w:t xml:space="preserve">Call Limit-Based Composite Service Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juba Agoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AutomationXP22: Engaging with Automation, Workshop at CHI'22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWS 2022 - IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain. pp.37-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS55610.2022.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697875v1</w:t>
+                <w:t xml:space="preserve">hal-03896182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Limit-Based Composite Service Selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Idir Benouaret</w:t>
+                <w:t xml:space="preserve">Trustworthy automation for large-scale collaboration: a proposed exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélie Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2022 - IEEE International Conference on Web Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AutomationXP22: Engaging with Automation, Workshop at CHI'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans (Louisiana), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS55610.2022.00021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03896182v1</w:t>
+                <w:t xml:space="preserve">hal-03697875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for tenant migration in legacy shared-table multi-tenant applications</w:t>
               </w:r>
@@ -2666,492 +2666,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust in computer-supported crisis management communication : toward a new model</w:t>
+                <w:t xml:space="preserve">Une perspective computationnelle sur un défi (probable) CRISORSEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Linot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InPACT 2019 - International Psychological Applications Conference and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Institute for Advanced Research and Science (W.I.A.R.S.), May 2019, Porto, Portugal. pp.440-444</w:t>
+              <w:t xml:space="preserve">1ère biennale de la sécurité civile : « L’acceptabilité des risques : approches pluridisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale supérieure des officiers de sapeurs-pompiers, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280866v1</w:t>
+                <w:t xml:space="preserve">hal-02280588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une perspective computationnelle sur un défi (probable) CRISORSEC</w:t>
+                <w:t xml:space="preserve">Temporal Dispersion In Distributed Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Linot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère biennale de la sécurité civile : « L’acceptabilité des risques : approches pluridisciplinaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale supérieure des officiers de sapeurs-pompiers, Jun 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">IEA 2018 - 20th Congress of International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280588v1</w:t>
+                <w:t xml:space="preserve">halshs-01896434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dispersion In Distributed Work</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+                <w:t xml:space="preserve">Evaluating Multi-Tenant Live Migrations Effects on Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rosinosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Labba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA 2018 - 20th Congress of International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">CoopIS 2018 - 26th International Conference on Cooperative Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valetta, Malta. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01896434v1</w:t>
+                <w:t xml:space="preserve">hal-01870812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Multi-Tenant Live Migrations Effects on Performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+                <w:t xml:space="preserve">Prunable Authenticated Log and Authenticable Snapshot in Distributed Collaborative Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Elvinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoopIS 2018 - 26th International Conference on Cooperative Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Valetta, Malta. pp.16</w:t>
+              <w:t xml:space="preserve">CIC 2018 - 4th IEEE International Conference on Collaboration and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870812v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information gain in sociotechnical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Linot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3193,882 +3180,895 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2018 - 15th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rochester, United States. pp.764-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prunable Authenticated Log and Authenticable Snapshot in Distributed Collaborative Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
+                <w:t xml:space="preserve">A Genetic Algorithm for Cost-Aware Business Processes Execution in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rosinosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIC 2018 - 4th IEEE International Conference on Collaboration and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">ICSOC 2018 - The 16th International Conference on Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hangzhou, China. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932528v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for Cost-Aware Business Processes Execution in the Cloud</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Charoy</w:t>
+                <w:t xml:space="preserve">Trust in computer-supported crisis management communication : toward a new model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Linot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2018 - The 16th International Conference on Service-Oriented Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hangzhou, China. pp.14</w:t>
+              <w:t xml:space="preserve">InPACT 2019 - International Psychological Applications Conference and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Institute for Advanced Research and Science (W.I.A.R.S.), May 2019, Porto, Portugal. pp.440-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870828v1</w:t>
+                <w:t xml:space="preserve">hal-02280866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant and Scalable Key Management Protocol for IoT-based Collaborative Groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Riyadh Abdmeziem</w:t>
+                <w:t xml:space="preserve">MUTE: A Peer-to-Peer Web-based Real-time Collaborative Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Elvinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SecureComm 2017 : 13th EAI International Conference on Security and Privacy in Communication Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSCW 2017 - 15th European Conference on Computer-Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18420/ecscw2017_p5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588490v2</w:t>
+                <w:t xml:space="preserve">hal-01655438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUTE: A Peer-to-Peer Web-based Real-time Collaborative Editor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+                <w:t xml:space="preserve">Efficient Migration-Aware Algorithms for Elastic BPMaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rosinosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCW 2017 - 15th European Conference on Computer-Supported Cooperative Work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Business Process Management (BPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18420/ecscw2017_p5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655438v1</w:t>
+                <w:t xml:space="preserve">hal-01501705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Migration-Aware Algorithms for Elastic BPMaaS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+                <w:t xml:space="preserve">Fault-tolerant and Scalable Key Management Protocol for IoT-based Collaborative Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Riyadh Abdmeziem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Business Process Management (BPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">SecureComm 2017 : 13th EAI International Conference on Security and Privacy in Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Niagara falls, Canada. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501705v1</w:t>
+                <w:t xml:space="preserve">hal-01588490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for BPMS Performance and Cost Evaluation on the Cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Youcef</w:t>
+                <w:t xml:space="preserve">Optimization of Orchestration of Geocrowdsourcing Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bessai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Business Process Monitoring and Performance Analysis in the Cloud"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE CloudCom, Dec 2016, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Third International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries (ISCRAM-med 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379167v1</w:t>
+                <w:t xml:space="preserve">hal-01356053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business process tasks-assignment and resource allocation in Crowdsourcing context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote : From group collaboration to large scale social collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Collaboration and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">25th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401246v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Orchestration of Geocrowdsourcing Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Business process tasks-assignment and resource allocation in Crowdsourcing context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Bessai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries (ISCRAM-med 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Collaboration and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356053v1</w:t>
+                <w:t xml:space="preserve">hal-01401246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote : From group collaboration to large scale social collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Framework for BPMS Performance and Cost Evaluation on the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rosinosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "Business Process Monitoring and Performance Analysis in the Cloud"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE CloudCom, Dec 2016, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342751v1</w:t>
+                <w:t xml:space="preserve">hal-01379167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Approach for Multi-tenant Elastic Business Processes Management in Cloud Computing environment</w:t>
               </w:r>
@@ -4244,51 +4244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do User Groups Cope with Delay in Real-Time Collaborative Note Taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,304 +4506,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Effect of Delay on Group Performance in Collaborative Editing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Shalin</w:t>
+                <w:t xml:space="preserve">Evaluating Software Merge Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 11th International Conference on Cooperative Design, Visualization, and Engineering, CDVE 2014, Springer 2014 Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10831-5_29⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Evaluation and Assessment in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, London, United Kingdom. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2601248.2601275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088815v1</w:t>
+                <w:t xml:space="preserve">hal-00957168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Software Merge Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urso</w:t>
+                <w:t xml:space="preserve">Studying the Effect of Delay on Group Performance in Collaborative Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meagan Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Evaluation and Assessment in Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, London, United Kingdom. pp.9, </w:t>
+              <w:t xml:space="preserve">Proceedings of 11th International Conference on Cooperative Design, Visualization, and Engineering, CDVE 2014, Springer 2014 Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Seattle, WA, United States. pp.191 - 198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2601248.2601275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10831-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957168v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Answering Complex Location-Based Queries with Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5138,576 +5138,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Business Process to Component Architecture: Engineering Business to IT Alignment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Dahman</w:t>
+                <w:t xml:space="preserve">Reference Process Models and Systems for Inter-Organizational Ad-Hoc Coordination - Supply Chain Management in Humanitarian Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Godart</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Hellingrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Scientific Workshop on Service-oriented Enterprise Architecture for Enterprise Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">8th International Conference on Information Systems for Crisis Response and Management (ISCRAM'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00597070v1</w:t>
+                <w:t xml:space="preserve">inria-00593290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delegation Protocols in Human-Centric Workflows</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Change Propagation in Decentralized CompositeWeb Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Fdhila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Baouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Commerce and Enterprise Computing - CEC 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643449v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Process Models and Systems for Inter-Organizational Ad-Hoc Coordination - Supply Chain Management in Humanitarian Operations</w:t>
+                <w:t xml:space="preserve">Handling Conflicts in Autonomous Coordination of Distributed Collaborative Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Information Systems for Crisis Response and Management (ISCRAM'2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IEEE International Conference on Collaboration Technologies and Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2011.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00593290v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00605243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Propagation in Decentralized CompositeWeb Services</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Business Process to Component Architecture: Engineering Business to IT Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Orlando, United States</w:t>
+              <w:t xml:space="preserve">The Scientific Workshop on Service-oriented Enterprise Architecture for Enterprise Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647004v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00597070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Conflicts in Autonomous Coordination of Distributed Collaborative Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörn Franke</w:t>
+                <w:t xml:space="preserve">Delegation Protocols in Human-Centric Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik H.A. Proper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Collaboration Technologies and Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. </w:t>
+              <w:t xml:space="preserve">13th Conference on Commerce and Enterprise Computing - CEC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Luxembourg, Luxembourg. pp.219 - 224, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2011.73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2011.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00605243v1</w:t>
+                <w:t xml:space="preserve">hal-00643449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Consistency Management for a Business-Driven Development of SOA</w:t>
               </w:r>
@@ -5877,1211 +5877,1211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle centré activité distribué pour la coordination des acteurs de la crise</w:t>
+                <w:t xml:space="preserve">Coordination and situational awareness for inter-organizational disaster response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International IEEE Conference on Technologies for Homeland Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Waltham, Boston, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THS.2010.5654974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00466122v1</w:t>
+                <w:t xml:space="preserve">inria-00543921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and situational awareness for inter-organizational disaster response</w:t>
+                <w:t xml:space="preserve">Pervasive Emergency Response Process Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International IEEE Conference on Technologies for Homeland Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 8th IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOM Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.376 - 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/THS.2010.5654974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00543921v1</w:t>
+                <w:t xml:space="preserve">inria-00505743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Coordination of Activities with Temporal Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Cooperative Information Systems (COOPIS'2010) / OnTheMove (OTM) Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00530012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Emergency Response Process Management System</w:t>
+                <w:t xml:space="preserve">A Model for Temporal Coordination of Disaster Response Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ulmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 8th IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOM Workshops)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Information Systems for Crisis Response and Management (ISCRAM'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCRAM, May 2010, Seattle, WA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00505743v1</w:t>
+                <w:t xml:space="preserve">inria-00505194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Temporal Coordination of Disaster Response Activities</w:t>
+                <w:t xml:space="preserve">Design of a Collaborative Disaster Response Process Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Systems for Crisis Response and Management (ISCRAM'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCRAM, May 2010, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Design of Cooperative Systems (COOP'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Aix-En-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505194v1</w:t>
+                <w:t xml:space="preserve">inria-00505195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Collaborative Disaster Response Process Management System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörn Franke</w:t>
+                <w:t xml:space="preserve">Dynamic Authorisation Policies for Event-based Task Delegation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehtesham Zahoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Design of Cooperative Systems (COOP'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Aix-En-Provence, France</w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Advanced Information Systems Engineering - CAiSE'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505195v1</w:t>
+                <w:t xml:space="preserve">inria-00466220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Authorisation Policies for Event-based Task Delegation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ehtesham Zahoor</w:t>
+                <w:t xml:space="preserve">Generation of Component Based Architecture from Business Processes: Model Driven Engineering for SOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Advanced Information Systems Engineering - CAiSE'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ECOWS 2010 - The 8th IEEE European Conference on Web Services Welcome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00466220v1</w:t>
+                <w:t xml:space="preserve">inria-00527476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Component Based Architecture from Business Processes: Model Driven Engineering for SOA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Dahman</w:t>
+                <w:t xml:space="preserve">Un modèle centré activité distribué pour la coordination des acteurs de la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Godart</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOWS 2010 - The 8th IEEE European Conference on Web Services Welcome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Greece</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Troyes, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527476v1</w:t>
+                <w:t xml:space="preserve">inria-00466122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Task Delegation for Human-Centric eGovernment Workflows</w:t>
+                <w:t xml:space="preserve">Towards Proactive Policies supporting Event-based Task Delegation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Miseldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Schaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual International Conference on Digital Government Research: Social Networks: Making Connections between Citizens, Data and Governmentd - dg.o´2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Conference on Emerging Security Information, Systems and Technologies - SECURWARE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Athens/Glyfada, Greece. pp.99-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SECURWARE.2009.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00431459v1</w:t>
+                <w:t xml:space="preserve">inria-00431494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Proactive Policies supporting Event-based Task Delegation</w:t>
+                <w:t xml:space="preserve">Une Approche Dynamique pour la Gestion des Politiques de Délégation dans les Systèmes de Contrôle d´Accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Miseldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Emerging Security Information, Systems and Technologies - SECURWARE 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIème congrès INFORSID 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431494v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Approche Dynamique pour la Gestion des Politiques de Délégation dans les Systèmes de Contrôle d´Accès</w:t>
+                <w:t xml:space="preserve">Task Delegation Based Access Control Models for Workflow Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème congrès INFORSID 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 9th IFIP Conference on e-Business, e-Services, and e-Society, I3E 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431482v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Delegation Based Access Control Models for Workflow Systems</w:t>
+                <w:t xml:space="preserve">Modelling Task Delegation for Human-Centric eGovernment Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IFIP Conference on e-Business, e-Services, and e-Society, I3E 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th Annual International Conference on Digital Government Research: Social Networks: Making Connections between Citizens, Data and Governmentd - dg.o´2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Puebla, Mexico. pp.79-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431498v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secure Task Delegation Model for Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Flegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7135,260 +7135,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00334755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration for Human-Centric eGovernment Workflows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
+                <w:t xml:space="preserve">SAMBA - An agent architecture for ambient intelligence elements interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne-Jørgen Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Athanasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governance, Risk and Compliance in Web Information Systems - Workshop in Conjunction with WISE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.195-206</w:t>
+              <w:t xml:space="preserve">3rd International Conference Interoperability for Enterprise Software and Applications - I-ESA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Funchal, Portugal. pp.741-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182290v1</w:t>
+                <w:t xml:space="preserve">inria-00134882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMBA - An agent architecture for ambient intelligence elements interoperability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamel Khadraoui</w:t>
+                <w:t xml:space="preserve">Collaboration for Human-Centric eGovernment Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Athanasopoulos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hannah Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Interoperability for Enterprise Software and Applications - I-ESA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Funchal, Portugal. pp.741-752</w:t>
+              <w:t xml:space="preserve">Governance, Risk and Compliance in Web Information Systems - Workshop in Conjunction with WISE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00134882v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Isolation Spheres for Cooperative Processes Correctness</w:t>
               </w:r>
@@ -7567,235 +7567,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00103082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrency Management in Transactional Web Services Coordination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnene Guabtni</w:t>
+                <w:t xml:space="preserve">Cooperative Processes for Scientific Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Database and Expert Systems Applications - DEXA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabriela Wagner, FAW, University of Linz, Austria, Sep 2006, Krakow, Poland, pp.592-601, </w:t>
+              <w:t xml:space="preserve">6th International Conference on Computational Science - ICCS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Reading/UK, pp.976-979, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11827405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11758532_132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00103642v1</w:t>
+                <w:t xml:space="preserve">inria-00102537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Processes for Scientific Workflows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Gaaloul</w:t>
+                <w:t xml:space="preserve">Concurrency Management in Transactional Web Services Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Guabtni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational Science - ICCS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Reading/UK, pp.976-979, </w:t>
+              <w:t xml:space="preserve">17th International Conference on Database and Expert Systems Applications - DEXA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriela Wagner, FAW, University of Linz, Austria, Sep 2006, Krakow, Poland, pp.592-601, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11758532_132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11827405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00102537v1</w:t>
+                <w:t xml:space="preserve">inria-00103642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customizable Isolation in Transactional Workflow</w:t>
               </w:r>
@@ -7974,1037 +7974,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopera: An Environment for Teaching and Learning Internet Cooperation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Instantiation in a Dynamic Workflow Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Guabtni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference e-Society 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 16th International Conference on Advanced Information Systems Engineering - CAISE'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riga Technical University, Jun 2004, Riga/Latvia, pp. 175 - 188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b98058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00108108v1</w:t>
+                <w:t xml:space="preserve">inria-00000113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Instantiation in a Dynamic Workflow Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnene Guabtni</w:t>
+                <w:t xml:space="preserve">Ergonomie, culture, scénario : trois facteurs pour la conception d'une plate-forme de coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Advanced Information Systems Engineering - CAISE'2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque ARCo'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Compiègne, France, 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000113v1</w:t>
+                <w:t xml:space="preserve">inria-00099994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomie, culture, scénario : trois facteurs pour la conception d'une plate-forme de coopération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopera: An Environment for Teaching and Learning Internet Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARCo'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Compiègne, France, 12 p</w:t>
+              <w:t xml:space="preserve">IADIS International Conference e-Society 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Avila, Espagne, pp.323-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099994v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopéra : apprendre à coopérer et apprendre en coopérant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COO-flow: a process model to support cooperative processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Grigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur l'Enseignement Ouvert et en Ligne - ICOOL 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Ile Maurice, 9 p</w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference on Software Engineering and Knowledge Engineering 2003 - SEKE'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Francisco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099515v1</w:t>
+                <w:t xml:space="preserve">inria-00099676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COO-flow: a process model to support cooperative processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Grigori</w:t>
+                <w:t xml:space="preserve">Coopera : Analyse de l'usage d'une plate-forme de coopération à destination d'enfants du primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Patten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Software Engineering and Knowledge Engineering 2003 - SEKE'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, San Francisco</w:t>
+              <w:t xml:space="preserve">Human Centered Processes - HCP'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099676v1</w:t>
+                <w:t xml:space="preserve">inria-00099843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopera : Analyse de l'usage d'une plate-forme de coopération à destination d'enfants du primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopéra : apprendre à coopérer et apprendre en coopérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Patten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Hautecouverture</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Patten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Centered Processes - HCP'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Luxembourg</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur l'Enseignement Ouvert et en Ligne - ICOOL 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Ile Maurice, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099843v1</w:t>
+                <w:t xml:space="preserve">inria-00099515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services for Virtual Teams Hosting : ToxicFarm Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Grigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Cooperative Internet Computing - CIC 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Hong Kong, China, pp.105-112</w:t>
+              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099437v1</w:t>
+                <w:t xml:space="preserve">inria-00099361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORVETTE : a Cooperative Workflow Development Experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Services for Virtual Teams Hosting : ToxicFarm Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saad El Hadri</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Patten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFIP Working Conference on Infrastructures for Virtual Enterprises - PRO-VE'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Sesimbra, Portugal. pp.634</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Cooperative Internet Computing - CIC 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Hong Kong, China, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293496v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORVETTE : a Cooperative Workflow Development Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Baïna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Grigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
+              <w:t xml:space="preserve">3rd IFIP Working Conference on Infrastructures for Virtual Enterprises - PRO-VE'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Sesimbra, Portugal. pp.634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099361v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Data Management and Execution to Support Cooperative Workflow: the COO approach</w:t>
               </w:r>
@@ -10101,51 +10101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kleser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10802,77 +10802,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Remote Response Delay in Multi-Synchronous Collaborative Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meagan Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10920,64 +10920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CrowdSC: Building Smart Cities with Large Scale Citizen Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Valliyur-Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11628,51 +11628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lie Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710945" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte-Chabasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2022.3155359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Riyadh Abdmeziem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.21-12-2015.150817" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726746v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Franke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2012.690891" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCENT.2013.053291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Valliyur-Ramalingam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.88" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gaaloul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Proper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehtesham Zahoor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICS.2011.044825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;gori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hautecouverture" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0025-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Patten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059264v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Formentini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992248v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/m1qksb05" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS55610.2022.00021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosinosky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44769-4_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280866v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Linot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Labba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ferme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588490v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bessai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601275" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597070v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.38" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593290v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Widera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hellingrath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ulmer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fdhila" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Baouab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2011.73" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THS.2010.5654974" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470638" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505195v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schaad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Miseldine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431498v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Flegel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2008.21" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne-J&#248;rgen Berre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khadraoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Athanasopoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Guabtni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Valdes Faura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11837862_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11827405" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_132" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11538394" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000113v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODAS.2001.945158" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITVE.2001.904497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100409v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772255v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kleser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992244v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kabicher-Fuchs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rinderle-Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Recker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Indulska" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803702v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10173" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338916v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841009v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lie Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710945" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte-Chabasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2022.3155359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Riyadh Abdmeziem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.21-12-2015.150817" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Franke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCENT.2013.053291" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Valliyur-Ramalingam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.88" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726746v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul El Khoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2012.690891" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gaaloul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H.A. Proper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehtesham Zahoor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICS.2011.044825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;gori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hautecouverture" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0025-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Patten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059264v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Formentini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992248v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/m1qksb05" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS55610.2022.00021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosinosky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Youcef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44769-4_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Linot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Labba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ferme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02280866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588490v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bessai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601275" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Widera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hellingrath" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ulmer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fdhila" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Baouab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2011.73" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.38" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543921v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THS.2010.5654974" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470638" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530012v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505195v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Miseldine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431482v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431498v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schaad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Flegel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2008.21" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne-J&#248;rgen Berre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khadraoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Athanasopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Guabtni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Valdes Faura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11837862_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_132" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11827405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11538394" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000113v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099994v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099515v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODAS.2001.945158" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITVE.2001.904497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100409v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772255v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kleser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992244v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kabicher-Fuchs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rinderle-Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Recker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Indulska" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803702v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10173" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338916v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>