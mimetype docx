--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Charpillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8260-1536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070140553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche locale pour l’exploration autonome d’environnements inconnus par une flottille de robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.625-643. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically Consistent Whole-Body Kinematics Assessment Based on an RGB-D Sensor. Application to Simple Rehabilitation Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (10), 18p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20102848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward High Integrity Personal Localization System Based on Informational Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (11), pp.4590-4599. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2018.2886976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion planning for robot audition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (8), pp.2293-2317. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-019-09880-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elder Tracking and Fall Detection System using Smart Tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2625099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Intention during Interaction with iCub with Probabilistic Movement Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Dermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Paraschos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ewerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2017.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Derivative Pattern for Action Recognition in Depth Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Son Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-4749-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring frailty and detecting falls for elderly home care using depth camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.469 - 481. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIS-170444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally Solving Dec-POMDPs as Continuous-State MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.443-497. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.4623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of humans, objects and robots interacting on load-sensing floors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.1026-1037. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2493122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fall Detection System using Sensing Floors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computing and Information Sciences (IJCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21700/ijcis.2016.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classical and Interactive Multi-Robot Exploration Strategies in Populated Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Kaldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Polytechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.154-161. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/AP.2015.55.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting wavefront construction with collective agents: an approach to foraging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, June 2014, 8 (2), pp.113-138. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11721-014-0093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Bayesian Framework for Map Matching: Formulation Using Switching Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (3-4), pp.18. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-013-9844-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'exploration multirobot fondée sur les champs de potentiels artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Systèmes multi-agents - Initiatives mixtes, 26 (5), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.26.523-542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D City Model for Navigation in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pormski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.377-399. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-011-9594-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution sur les croyances pour la planification de Dec-POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.525-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road matching method for precise vehicle localization using hybrid Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (4), pp.176 - 188. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450802448153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markerless human motion tracking from a single camera using Interval Particle Filte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp. 593-609. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021821300700345X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Multi-Agent Systems with Gradient Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (2), pp.197--220. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-006-9010-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimation par colonies de fournis d'un essaim de patrouilleurs pour la surveillance de zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PARAChute Project: Remote Monitoring of Posture and Gait for Fall Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Michel-Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue : Signal Processing Technologies for Ambient Intelligence in Home-Care Applications, 2007 (ID : 27421), 15 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/27421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution optimale de DEC-POMDPs par recherche heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prise de décision séquentielle, 21 (1), pp. 107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reactive Agent-Based Solving Model : Application to Localization and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1186778.1186781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic optimization over infinite-time horizon: Web-building strategy in an orb-weaving spider as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 241 (Issue 4), pp.Pages 725-733. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker less human motion tracking from a single camera using interval particle filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de différentes combinaisons de comportements adaptatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Décision et planification dans l'incertain, 20 (2-3), pp.311-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement autonome des comportements de base d'un agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Apprentissage automatique, 19 (4-5), pp.603-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Medical Diagnosis with Fuzzy Stochastic Models: Monitoring Chronic Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (4), pp.291-311. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ACBI.0000046599.46389.ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de résolution de problèmes utilisant des agents réactifs pour la localisation et le suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (5-6), pp.743-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sequencing of Contract Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chassaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024412831598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of a stochastic agent/environment interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2001-8302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIATELIC: A New « Intelligent » Telemedicine System to avoid hydration diorders in CAPD patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peritoneal Dialysis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol. 20 (Sup. 1, S77)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télémédecine et Dialyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Dialyse Péritonéale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (3), pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle ère en dialyse péritonéale : la télémédecine intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Dialyse Péritonéale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (1, S17)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Numeric and Symbolic Constraint Satisfaction Techniques for Temporal Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Mouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (2-3), pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (222)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based simulation for motion prediction in active exoskeleton control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oliveira Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders (PREMUS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tübingen, Allemagne, Germany. pp.Doc153, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3205/25premus153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric trajectories and measurement error in inverse optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Manaf Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMT Symposium 2024 - Mechanism and Machine Theory Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Exoskeleton Transparency with Motion Prediction: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oliveira Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis over vision-based models for pedestrian action anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Achaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on the Prediction of Pedestrian Behaviors for Automated Driving @ 26th IEEE International Conference on Intelligent Transportation Systems ITSC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Bilbao, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards data-driven predictive control of active upper-body exoskeletons for load carrying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oliveira Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Robotics and its Social Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARSO56563.2023.10187548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling and AI-based control of a cable-driven parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Bouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic view of Inverse Optimal Control by introducing projections on singularity curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom. pp.12240-12246, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10161163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of physical and virtual agents: exploration of factors influencing the acceptance of intrusive domestic agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Napoli, Italy. pp.1050-1057, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Upper Body Exoskeleton on a Digital Human Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oliveira Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lartot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Angers, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reliability of Inverse Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.8504-8510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Actuators in Children with ASD, Beneficial or Disruptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jouaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2022 : 14th International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is attention to bounding boxes all you need for pedestrian action prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Achaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.895-902, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque prediction for active exoskeleton control using ProMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lartot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oliveira Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH 2022 - Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Robot Acceptance in Children with ASD and their Parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jouaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PreTR: Spatio-Temporal Non-Autoregressive Trajectory Prediction Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Achaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 25th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Macau, China. pp.2457-2464, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9922451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la communication inter-personnelle des enfants avec TSA par la robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokazu Kumazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Megny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social virtual agents and loneliness: Impact of virtual agent anthropomorphism on users’ feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2021 - 12th International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80091-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphism, privacy and security concerns: preliminary work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Physical Activity for Elderly People: Towards a Hybrid Coaching?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Bayésienne pour la reconnaissance des périodes de sommeil à l'aide de capteurs de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El-Khadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration et couverture par stigmergie d'un environnement inconnu avec une flotte de robots autonomes réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2019 - 27emes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep Activity Recognition using Binary Motion Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Khadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2018 - 30th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2018, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition With Multiple Wearable Sensors for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI 2018 - Eleventh International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Human Whole-Body Movements with AE-ProMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Dermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaveroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS 18th International Conference on Humanoid Robots (HUMANOIDS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. pp.572-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Diversity in Robot Swarms with Distributed Embodied Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Fernández Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2018 - International Conference on Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Modal Intention Prediction With Probabilistic Movement Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Dermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFR 2017 - 10th International Workshop on Human-Friendly Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Napoli, Italy. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Collaborative Foraging in a Swarm of Robots using Embodied Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Fernández Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL 2017 – 14th European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term robot motion planning for active sound source localization with Monte Carlo tree search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCMA 2017 - Hands-free Speech Communication and Microphone Arrays </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards collaboration between professional caregivers and robots - A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nertomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics - Workshop “Using social robots to improve the quality of life in the elderly”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic sensor data processing for robot localization on load-sensing floors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Surface Normals Based Action Recognition in Depth Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Surface Normals Based Action Recognition in Depth Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2016 - 23rd International Conference on Pattern Recognition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing an intermittent and moving sound source using a mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Deajeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-shot Evaluation of the Control Interface of a Robotic Arm by Non-Experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Dermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Dense Visual Odometry For RGB-D Cameras In A Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Robotics ICAR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot taboo-list exploration of unknown structured environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7354109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Selection Pressure in Online, Distributed Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Fernández Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Innovation Marking for Neural Controllers in Embodied Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Fernández Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '15, 2015 Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739480.2754759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a usable and an efficient elder fall detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio source localization by optimal control of a mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2015 International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting separability in multiagent planning with continuous-state mdps (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2015 - 24th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose Estimation For A Partially Observable Human Body From RGB-D Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RJS International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution pressure sensing using sub-pixel shifts on low resolution load-sensing tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Task-Allocation Algorithms in Frontier-Based Multi-Robot Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Faigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Separability in Multiagent Planning with Continuous-State MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2014 - 13th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Computing of a Discrete Voronoi Diagram on a Cellular Automaton Using 1-Norm: Application to Roadmap Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Kaldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Selection Methods in On-line Distributed Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Fernández Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 14: The fourteenth international conference on the synthesis and simulation of living systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, New York, United States. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-32621-6-ch046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de stratégies d'exploration multi-robot classiques et interactives en environnement peuplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Kaldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2014 - Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gait Analysis Method Based on a Depth Camera for Fall Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real time visual SLAM for RGB-D cameras based on chamfer distance and occupancy grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.652 - 657, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-Bounded Approximations for Infinite-Horizon Discounted Decentralized POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML/PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.338 - 353, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44848-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Near-to-Near Approach for Vehicle Platooning based on Memorization and Heuristic Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jano Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyWaP: Synchronized Wavefront Propagation for multi-robot assignment of spatially-situated tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2013 : International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Uruguay. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution exacte des Dec-POMDPs comme des MDPs continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and preventing falls with depth camera, tracking the body center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAATE - 12th European Association for the Advancement of Assistive Technology in Europe - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'évaluation de la fragilité chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN - Journées d'étude sur la TéléSanté - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-to-near decentralized algorithm for vehicle platooning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jano Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th National Conference on Control Architecture of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally Solving Dec-POMDPs as Continuous-State MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI - 23rd International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cart-O-matic project : autonomous and collaborative multi-robot localization, exploration and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guyonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Planning, Perception and Navigation for Intelligent Vehicles (a IROS 2013 workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fall Detection System with a RGB-D Camera using a Hidden Markov Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST - 11th International Conference On Smart homes and health Telematics - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapore, Singapore. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39470-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing efficient error-bounded solutions for transition independent decentralized MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, MN, United States. pp.539-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot exploration of unknown environments with identification of exploration completion and post-exploration rendez-vous using ant algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/RSJ, Nov 2013, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6697164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activities Recognition with RGB-Depth Camera using HMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC - 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinPos : A Novel Frontier Allocation Algorithm for Multi-robot Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIRA - 5th International Conference on Intelligent Robotics and Applications - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.496-508, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33515-0_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Mobile Objects with Several Kinects using HMMs and Component Labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Assistance and Service Robotics in a human environment, International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif de modèle de MDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Surface for Bio-inspired Robotics, Re-examining Foraging Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca Raton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a communication free coordination for multi-robot exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using HMMs for Discriminating Mobile from Static Objects in a 3D Occupancy Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca Raton, Florida, United States. pp.170-176, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2011.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving near-to-near lateral control of platoons without communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jano Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4103-4108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00603726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une extension des POMDP avec des récompenses dépendant de l'état de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'Apprentissage automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'exploration multi-robot fondée sur les champs de potentiels artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying in B the Influence/Reaction Model to Study Situated MAS: Application to vehicles platooning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V2CS : First International workshop on Verification and Validation of multi-agent models for complex systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning of MDP Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop On Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect cooperation between mobile robots through an active environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th National Conference on “Control Architecture of Robots”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Douai, France. pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closer Look at MOMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Tools with Artificial Intelligence - ICTAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deterministic Metaheuristic Approach using &amp;quot;Logistic Ants&amp;quot; for Combinatorial Optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ants 2010 Seventh International Conference on Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brussels, Belgium. pp.344-351, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15461-4_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des POMDPs avec des variables d'état visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POMDP Extension with Belief-dependent Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems - NIPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535560v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian 3D Human Motion Capture Using Factored Particle Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Tools with Artificial Intelligence - ICTAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2010, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution over Beliefs for Memory Bounded Dec-POMDP Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th Conference on Uncertainty in Artificial Intelligence (UAI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Uncertainty in Artificial Intelligence (AUAI)., Jul 2010, Catalina Island, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Different Execution Models on Patrolling Ants Behavior : from Agents to Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS'10 9th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.1173-1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Evaluation of Vascular Access in Hemodialysis Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII European Society for Artificial Organs Congress (ESAO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Tiles: Putting Situated Multi-Agents Models in Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence - ICAART'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Swarm Phenomenon using Logistic Agents: Application to a Predators-Prey Pursuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Autonomous Agents and Multiagent Systems - AAMAS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'une discrétisation pour construire une politique à partir d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Planification Décision Apprentissage (JFPDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un système expert dans la définition du poids sec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Séminaire d'Uro-Néphrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe longitudinal platoons of vehicles without communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.70 - 75, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Self-adaptation Mechanisms in a Swarm of Logistic Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE International Conference on Self-Adaptive and Self-Organizing Systems - SASO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Francisco, United States. pp.82-91, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2009.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00442721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique à mémoire bornée avec distribution sur les croyances pour les Dec-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Planification Décision Apprentissage (JFPDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Sigaud and Michèle Vié, Jun 2009, Paris, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation dans les algorithmes fourmis pour la patrouille multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées francophones planification, décision, apprentissage pour la conduite de systèmes (JFPDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organization of Patrolling-Ant Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE International Conference on Self-Adaptive and Self-Organizing Systems (SASO'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Francisco, United States. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2009.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic Programming for Multi-Target Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS Worshop : Multi-agent Sequential Decision-Making in Uncertain Domains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth heterogeneity in fish farming: simulation of feeding behaviour and growth through an individualized based model (IBM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brun-Bellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Gardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor Fusion Method Using Bayesian Network for Precise Multi-vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International IEEE Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing,, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Particle Filtering Complexity for 3D Motion Capture using Dynamic Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Third Conference on Artificial Intelligence - AAAI-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authority Sharing in a Swarm of UAVs: Simulation and Experiments with Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots - SIMPAR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of ant-based Algorithms for Multi-Agent Patrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence including Prestigious Applications of Intelligent Systems (PAIS 2008) - ECAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Ghallab et al., Jul 2008, Patras, Greece. pp.626-630, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-891-5-626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage d'autorité dans un essaim de drones auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Mandiau, Oct 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes réactives pour le problème de la patrouille, informations propagées vs. dépot d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Nam Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Francophones sur les Systèmes Multi-Agents - JFSMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse (IRIT), Oct 2007, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored Interval Particle Filtering for Gait Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society - IEEE EMBC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Integer Linear Programming For Exact Finite-Horizon Planning In Decentralized Pomdps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Automated Planning and Scheduling - ICAPS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Providence / Rhode Island, United States. pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00163372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Multi-agent System designed for Swarm Intelligence : the Logistic MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Conference on Self-Adaptive and Self-Organizing Systems - SASO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Boston, United States. pp.32-44, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2007.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle connexionniste pour l'intelligence en essaim : le système multi-agent logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm Approaches for the Patrolling Problem, Information Propagation vs. Pheromone Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Nam Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de programmation linéaire mixte pour les POMDP décentralisé à horizon fini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Francophones Planification, Décision, Apprentissage pour la conduite de systèmes - JFPDA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00162469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Method using Dynamic Bayesian Network for Precise Vehicle Localization and Road Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacles Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindi Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pormski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking as a Synchronization Phenomenon with Logistic Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems - ECCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy reasoning based vehicle road line following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ruichek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Manufacturing Symposium 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Support System for ECG Segmentation Based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society - IEEE EMBC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Nonlinear Modeling of Ant Algorithm with Logistic Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems - AAMAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Honolulu Hawaii, United States. pp.920-922, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1329125.1329293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization applied to the Multi-Agent Patrolling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Swarm Intelligence Symposium 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Indianapolis, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par Renforcement et Théorie des Jeux pour la coordination de Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Africain sur la Recherche en Informatique - CARI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cotonou/Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Learning in Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-HMM Approach to ECG Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Washington D.C., United States. pp.609-616, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2006.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PD telemedicine by DIATELIC : Preliminary results of the largest french pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference on Dialysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00114620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse théorique du problème de la patrouille multi-agent en utilisant le cadre des processus décisionnels de Markov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Planification, Décision, Apprentissage - JFPDA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-based Dynamic Programming for DEC-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st National Conference on Artificial Intelligence - AAAI'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Boston/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique à base de points pour la résolution des DEC-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones sur les Systèmes Multi-Agents - JFSMA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Bayesian Network for Handling Uncertainty in a Decision Support System Adapted to the Monitoring of Patients Treated by Hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Hong Kong/China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Best-first Search Algorithm for Solving Infinite Horizon DEC-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Machine Learning - ECML'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Porto/Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Interval Particle Filtering for Marker less 3D Human Motion Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Hong Kong, China. pp.621-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation in stochastic games through communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Joint Conference on Autonomous Agents and Multiagent Systems - AAMAS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht/ The Netherlands, pp.1197 - 1198, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082473.1082691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Level Control Under Uncertainty for Handling Multiple Consumable Resources of Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Gloannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems - IROS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edmonton/Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment perception for vehicle autonomous navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Ruichek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Koukam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial Workshop on DSP for In Vehicle and Mobile Systems - 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Sesimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Filtrage Collaboratif Distribué : le modèle RSB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles Formels de l'Interaction (MFI'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Caen/France, pp.260 - 268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision-Theoretic Scheduling of Resource-Bounded Agents in Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Gloannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Planning and Scheduling - ICAPS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Monterey, California/USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Dynamic Bayesian Networks for a Decision Support System Application to the Monitoring of Patients Treated by Hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Computer Systems &amp; Information Technology Conference - ICSIT'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAA*: Un algorithme de recherche heuristique pour la résolution exacte de DEC-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Nationales sur Processus Décisionnel de Markov et Intelligence Artificielle - PDMIA'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Infinite Horizon DEC-POMDPs by Best-First Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Biennial Israeli Symposium on the Foundations of AI - BISFAI -05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Haifa/Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Information Filtering: Stakes and solution for satellite broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Web Information Systems and Technologies (WEBIST'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), May 2005, Miami/USA, pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAA*: A Heuristic Search Algorithm for Solving Decentralized POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Uncertainty in Artificial Intelligence - UAI'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Edinburgh/Scotland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markerless human motion capture for Gait analyis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Medical and Biological Engineering Conference - EMBEC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Prague, République Tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for the monitoring of patients treated by hemodialysis based on a bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Medical &amp; Biological Engineering Conference - EMBEC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Prague/République Tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Decision with Continuous Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de Décision Markoviens et Intelligence Artificielle - PDMIA'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation through communication in decentralized Markov games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg/Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing and Tracking Targets with a Reactive Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Workshop on Multi-Agent Systems - EUMAS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Barcelona, Spain, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reactive Multi-Agent System for Localization and Tracking in Mobile Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boca Raton, Florida, pp.431-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement autonome des comportements de base d'un agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage (CAp'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing and Tracking Targets with a Reactive Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multi-Agent Systems - AAMAS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, USA, pp.1488-1489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteus, des web services pour les systèmes de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologie de la Répartition - NOTERE'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, 2004, Saidia/Maroc, pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination through Mutual Notification in Cooperative Multiagent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi Agent Systems - AAMAS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, USA, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatélic() : un système intelligent de télémédecine appliqué à la dialyse: aspects médicaux, informatiques, économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers - GISEH'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Mons/Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et apprentissage par renforcement pour une équipe d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Mutli-Agents - JFSMA'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Coordination with Communication in Multiagent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boca Raton, USA, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmergy in multi-agent reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Hybrid Intelligent Systems - HIS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Kitakyushu/Japan, pp.468-469, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHIS.2004.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Growth of Basic Behaviors in an Action Selection Based Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Simulation of Adaptive Behavior (SAB'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, USA, United States. pp.223-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de conception de SMA coopératifs par planification réactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes Journées Francophones Modèles Formels de l'Interaction - MFI'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire coopérer des agents hétérogènes par apprentissage de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes Journées Francophones Modèles Formels de l'Interaction - MFI'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Mathieu, 2003, Lille, France, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Cooperative Homogeneous Multiagent System Using Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Enterprise Information Systems - ICEIS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatélic et ParaChute, deux systèmes de télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seniors et Nouvelles Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture réactive pour la localisation en robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones des Systèmes Multi-Agents - JFSMA'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hammamet, Tunisie, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of an Agent's Basic Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Joint Conference on Autonomous Agents and Multi-Agent Systems - AAMAS'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Melbourne, Victoria, Australie, pp.875-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning of Mediation Strategies for Heterogeneous Agents Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sacramento, Californie, USA, pp.330-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement pour la conception de Systèmes Multi-Agents Réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents 2003 - JFSMA'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hammamet, Tunise, pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote monitoring of chronical pathologies using personalized Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Computational Intelligence in Medicine and Healthcare 2003 - CIMED 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barrie W Jervis, 2003, Sheffield, Angleterre, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Co-learning: A Model-based Approach for Solving Multi Agent Reinforcement Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Washington, USA, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing smart agent based telemedicine systems using dynamic bayesian networks: an application to kidney disease people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Enterprise Networking and Computing in Health Care Industry - HEALTHCOM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Approach for Solving Decentralized-POMDP : Assessment on the Pursuit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing - SAC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Madrid, Spain, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage - CAP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Exbrayat, 2002, Orléans, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coevolutive Planning In Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems - AAMAS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Palazzo Re Enzo, Bologna, Italy, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new definition of qualified gain in a data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Information Fusion - FUSION'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Annapolis, Maryland, USA, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models for Medical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Enterprise Networking and Computing in Health Care Industry - HEALTHCOM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing users with adapted services: Dynamic building of dialogues to make heterogeneous agents cooperate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Symposium on Signal Processing and Information Technology - ISSPIT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Marrakech, Maroc, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bringing heterogeneous agents to cooperation: an architecture for multimedia services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems - AAMAS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2002, Palazzo Re Enzo, Bologna, Italy, pp.1415-1416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to weigh basic behaviors in Scalable Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems - AAMAS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bologna, Italy, pp.1264-1265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Combination of Behaviors in an Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence - ECAI'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lyon, France, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcing interaction between teachers and students in distance learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Conference on Open Learning and Distance Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Open and Distance Education, 2001, Düsseldorf, Allemagne, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine and dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Health care Industry - HealthCom'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, L'Aquila, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Localization by Stochastic Vision Based Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI 2001 - The 7th International Conference on Information Systems Analysis and Synthesis - ISAS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orlando, USA, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Information Technologies for patients remote follow-up and homecare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Health Care Industry - HealthCom 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, l'Aquila/Italie, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIISSAD, Integrated information technologies for patients remote follow-up and homecare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Healthcare - HealthCom 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, l'Aquila/Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems by Incremental Gradient Reinforcement Learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Seattle, WA, USA, pp.833--838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Based Localization Device for a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Symposium on Artificial Intelligence, Robotics and Automation in Space: A New Space Odyssey - i-SAIRAS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Montréal, Canada, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental reinforcement learning for designing multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Autonomous Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montréal, Canada, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un module de vision stochastique pour localiser un robot mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Nationales de la Recherche en Robotique - JNRR'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 2001, Hyères, France, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model of Interaction for Situated Agents and its Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial and Computational Intelligence for Decision, Control and Automation in Engineering and Industrial Applications - ACIDCA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Monastir, Tunisie, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedecine and Dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congreso argentino de control automatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Based Localisation for a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, none, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition d'un processus décisionnel de Markov à l'aide d'un graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des agents intelligents dans le commerce électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form-Ami 2000 - "Information &amp; Education, the cements of Nations - From Info2000 to e-Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Européenne, DG Société de l'Information, Université de la méditerranée, EJCM, ESIM et la CCI Marseille Provence, 2000, Marseille, France, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParCeL-3: A Parallel Programming Language Based on Concurrent Cells and Multiple Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Applied to Networking and Parallel/Distributed Computing - SNPd'00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Reims, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'un simulateur d'agents situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nancy, France, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sequencing of Contract Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chassaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bar-Ilan Symposium on the Foundation of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ramat Gan, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Problem-Solving with Contract Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chassaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stockholm, Sweden, pp.1008-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement de simulation orienté Agents : apport des modèles stochastiques et du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des SMA - JFIADSMA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile de la Réunion, pp.329-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robotics Planning using Abstract Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence - ICTAI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, 1999, Chicago, Illinois, pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIATELIC : une expérience de télésurveillance de dialysés à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Nancy/France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of Markov Decision Processes Using Directed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster Session of European Conference on Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Durham, UK, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la gestion optimale des constructions successives de toiles chez une araignée orbitèle Zygiella x-notata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de l'Association Francophone pour l'étude de l'Ethologie l'Ecologie et l'Evolution - AFEEE'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numeric/Symbolic Approaches for Data and Information Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Las Vegas, USA, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de tâches et bibliothèques de programmes intelligentes pour l'interprétation de signaux et le traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haïk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems, Intelligent Systems and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Nîmes, France, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Aggregation for Solving Markov Decision Problems - An Application to Mobile Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Tools with Artificial Intelligence - ICTAI'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robot Localization in Dynamic Environment using Places Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aycard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic & Distributed Anytime Task Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gallone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the 13th Biennial European Conference on Artificial Intelligence ECAI98, on Monitoring and control of real-time intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brighton, United Kingdom. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results about Anytime Heuristic Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Monitoring &amp; control of real-time intelligent systems - ECAI'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brighton, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Language Model for a Continuous Dictation Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for Automatic Word Classification based on an Improved Simulated Annealing Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on the Cognitive Science of Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing and Monitoring Non Deterministic Design-to-time Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Fall Symposium on Flexible Computation in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in the REAKT kernel : combining predictable and unbounded computations for maximising solution quality in real-time knowledge-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Real-Time Systems (RTS'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUD : Une interface vocale pour la saisie de textes lus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference Interface to real and virtual worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Montpellier, France. pp.311-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Building Top-Down Parsing Algorithm for Context-Free Grammars in Continuous Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH - Third European Conference on Speech Communication and Technology - 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Berlin, Germany. pp.1947-1949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante lexicale de la machine à dicter MAUD,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Toulouse, France. pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions sémantiques apportées à l'étude des groupes nominaux en 'NdeN' : application à la machine à dicter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous speech recognition approach for the design of a dictation machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Genova, Italy. pp.953-956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées et concepts de réalisation d'une machine à dicter destinée aux grands vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Montréal, Canada. pp.337-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markerless 3D Human Pose Tracking in the Wild with fusion of Multiple Depth Cameras: Comparative Experimental Study with Kinect 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. A. R. Ahad et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity and Behavior Computing, Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEC-MDP/POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buffet, Olivier Sigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Decision Processes in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.277-313, 2010, 978-1-84821-167-4. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557426.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor fusion for mono and multi-vehicle localization using Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Fritzsche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TEH, 2008, 978-953-7619-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dec-MDP/POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Buffet and O. Sigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus décisionnels de Markov en intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 - méthodes avancées et applications, Lavoisier - Hermes Science Publications, pp.109-153, 2008, IC2 - informatique et systèmes d'information, 978-2746220584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial vision based environment perception system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ruichek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrafiaa Koukam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Abut and John H.L.Hansen and Kazuya Takeda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances for In-Vehicle and Mobile Systems Challenges for International Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Edition, 2007, 0-387-33503-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for the remote monitoring of kidney disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 09/539,988. A01-R-353 || thomesse01f. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements collectifs bio-inspirés : vers des robots-fourmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de comportements non linéaires dans un SMA réactif pour la simulation des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is attention to bounding boxes all you need for pedestrian action prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Achaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Equilibria of Bimatrix Games using Dominance Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HMM Classifier with Contextual Observability: Application to Indoor People Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LORIA - Université de Lorraine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally solving Dec-POMDPs as Continuous-State MDPs: Theory and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8517, INRIA. 2014, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive table to study interactions between swarm of robots and active environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2011, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving near-to-near lateral control of platoons without communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jano Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POMDP Extension with Belief-dependent Rewards (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7433, INRIA. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Longitudinal Platoons of Vehicles without Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6741, INRIA. 2008, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00342719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using linear programming duality for solving finite horizon Dec-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-6641, INRIA. 2008, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00320645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Expression in B of the Influence/Reaction Model: Specifying and Verifying Situated Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6304, INRIA. 2007, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00173876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective construction of numerical potential fields for the foraging problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6171, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143302v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination through Mutual Notification in Cooperative Multiagent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-051 || szer04a, 2004, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de stratégies de coordination dans les hSMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A04-R-043 || charton04a, 2004, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de différentes combinaisons de comportements adaptatives au sein d'un agent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A03-R-342 || buffet03d, 2003, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche formelle de la fusion de données en intelligence artificielle : application en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A02-R-021 || bellot02a, 2002, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Approach for Solving Decentralized-POMDP: Assessment on the Pursuit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A01-R-017 || chades01a, 2001, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AITRAS : a real time expert system for signal understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dobbeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1590, INRIA. 1992, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux algorithmes pour la propagation de contraintes temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Tolba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Masini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1458, INRIA. 1991, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-tra as a toolbox for truth maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1456, INRIA. 1991, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOME : a blackboard architecture with temporal and hypothetical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Laasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0855, INRIA. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.1-156, 2023, https://roia.centre-mersenne.org/volume/ROIA_2023__4_1/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et planification dans l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.432, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId561"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Charpillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8260-1536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070140553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche locale pour l’exploration autonome d’environnements inconnus par une flottille de robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.625-643. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically Consistent Whole-Body Kinematics Assessment Based on an RGB-D Sensor. Application to Simple Rehabilitation Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (10), 18p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20102848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward High Integrity Personal Localization System Based on Informational Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (11), pp.4590-4599. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2018.2886976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion planning for robot audition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (8), pp.2293-2317. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-019-09880-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elder Tracking and Fall Detection System using Smart Tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2625099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Intention during Interaction with iCub with Probabilistic Movement Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Dermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Paraschos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ewerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2017.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring frailty and detecting falls for elderly home care using depth camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.469 - 481. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIS-170444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Derivative Pattern for Action Recognition in Depth Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Son Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-4749-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally Solving Dec-POMDPs as Continuous-State MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.443-497. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.4623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of humans, objects and robots interacting on load-sensing floors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.1026-1037. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2493122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fall Detection System using Sensing Floors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computing and Information Sciences (IJCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21700/ijcis.2016.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classical and Interactive Multi-Robot Exploration Strategies in Populated Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Kaldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Polytechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.154-161. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/AP.2015.55.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Bayesian Framework for Map Matching: Formulation Using Switching Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (3-4), pp.18. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-013-9844-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting wavefront construction with collective agents: an approach to foraging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, June 2014, 8 (2), pp.113-138. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11721-014-0093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'exploration multirobot fondée sur les champs de potentiels artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Systèmes multi-agents - Initiatives mixtes, 26 (5), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.26.523-542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D City Model for Navigation in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pormski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.377-399. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-011-9594-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution sur les croyances pour la planification de Dec-POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.525-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road matching method for precise vehicle localization using hybrid Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (4), pp.176 - 188. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450802448153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimation par colonies de fournis d'un essaim de patrouilleurs pour la surveillance de zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markerless human motion tracking from a single camera using Interval Particle Filte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp. 593-609. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021821300700345X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Multi-Agent Systems with Gradient Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (2), pp.197--220. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-006-9010-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PARAChute Project: Remote Monitoring of Posture and Gait for Fall Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Michel-Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue : Signal Processing Technologies for Ambient Intelligence in Home-Care Applications, 2007 (ID : 27421), 15 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/27421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution optimale de DEC-POMDPs par recherche heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prise de décision séquentielle, 21 (1), pp. 107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reactive Agent-Based Solving Model : Application to Localization and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1186778.1186781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic optimization over infinite-time horizon: Web-building strategy in an orb-weaving spider as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 241 (Issue 4), pp.Pages 725-733. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker less human motion tracking from a single camera using interval particle filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de différentes combinaisons de comportements adaptatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Décision et planification dans l'incertain, 20 (2-3), pp.311-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement autonome des comportements de base d'un agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Apprentissage automatique, 19 (4-5), pp.603-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Medical Diagnosis with Fuzzy Stochastic Models: Monitoring Chronic Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (4), pp.291-311. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ACBI.0000046599.46389.ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de résolution de problèmes utilisant des agents réactifs pour la localisation et le suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (5-6), pp.743-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sequencing of Contract Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chassaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024412831598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of a stochastic agent/environment interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2001-8302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIATELIC: A New « Intelligent » Telemedicine System to avoid hydration diorders in CAPD patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peritoneal Dialysis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol. 20 (Sup. 1, S77)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télémédecine et Dialyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Dialyse Péritonéale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (3), pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle ère en dialyse péritonéale : la télémédecine intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Dialyse Péritonéale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (1, S17)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Numeric and Symbolic Constraint Satisfaction Techniques for Temporal Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Mouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (2-3), pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (222)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based simulation for motion prediction in active exoskeleton control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oliveira Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders (PREMUS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tübingen, Allemagne, Germany. pp.Doc153, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3205/25premus153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric trajectories and measurement error in inverse optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Manaf Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMT Symposium 2024 - Mechanism and Machine Theory Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Exoskeleton Transparency with Motion Prediction: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oliveira Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis over vision-based models for pedestrian action anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Achaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on the Prediction of Pedestrian Behaviors for Automated Driving @ 26th IEEE International Conference on Intelligent Transportation Systems ITSC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Bilbao, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards data-driven predictive control of active upper-body exoskeletons for load carrying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oliveira Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Robotics and its Social Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARSO56563.2023.10187548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling and AI-based control of a cable-driven parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Bouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic view of Inverse Optimal Control by introducing projections on singularity curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom. pp.12240-12246, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10161163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is attention to bounding boxes all you need for pedestrian action prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Achaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.895-902, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of physical and virtual agents: exploration of factors influencing the acceptance of intrusive domestic agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Napoli, Italy. pp.1050-1057, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Upper Body Exoskeleton on a Digital Human Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oliveira Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lartot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Angers, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Actuators in Children with ASD, Beneficial or Disruptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jouaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2022 : 14th International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reliability of Inverse Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.8504-8510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PreTR: Spatio-Temporal Non-Autoregressive Trajectory Prediction Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Achaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 25th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Macau, China. pp.2457-2464, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9922451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque prediction for active exoskeleton control using ProMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lartot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oliveira Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH 2022 - Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Robot Acceptance in Children with ASD and their Parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jouaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la communication inter-personnelle des enfants avec TSA par la robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokazu Kumazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Megny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social virtual agents and loneliness: Impact of virtual agent anthropomorphism on users’ feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2021 - 12th International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80091-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphism, privacy and security concerns: preliminary work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Physical Activity for Elderly People: Towards a Hybrid Coaching?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Bayésienne pour la reconnaissance des périodes de sommeil à l'aide de capteurs de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El-Khadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration et couverture par stigmergie d'un environnement inconnu avec une flotte de robots autonomes réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2019 - 27emes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep Activity Recognition using Binary Motion Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Khadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2018 - 30th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2018, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition With Multiple Wearable Sensors for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI 2018 - Eleventh International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Human Whole-Body Movements with AE-ProMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Dermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaveroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS 18th International Conference on Humanoid Robots (HUMANOIDS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. pp.572-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Diversity in Robot Swarms with Distributed Embodied Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Fernández Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2018 - International Conference on Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Modal Intention Prediction With Probabilistic Movement Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Dermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFR 2017 - 10th International Workshop on Human-Friendly Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Napoli, Italy. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Collaborative Foraging in a Swarm of Robots using Embodied Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Fernández Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL 2017 – 14th European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term robot motion planning for active sound source localization with Monte Carlo tree search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCMA 2017 - Hands-free Speech Communication and Microphone Arrays </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Surface Normals Based Action Recognition in Depth Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards collaboration between professional caregivers and robots - A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nertomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics - Workshop “Using social robots to improve the quality of life in the elderly”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic sensor data processing for robot localization on load-sensing floors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Surface Normals Based Action Recognition in Depth Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2016 - 23rd International Conference on Pattern Recognition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing an intermittent and moving sound source using a mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Deajeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-shot Evaluation of the Control Interface of a Robotic Arm by Non-Experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Dermy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot taboo-list exploration of unknown structured environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7354109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Dense Visual Odometry For RGB-D Cameras In A Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Robotics ICAR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Selection Pressure in Online, Distributed Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Fernández Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Innovation Marking for Neural Controllers in Embodied Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Fernández Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '15, 2015 Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739480.2754759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a usable and an efficient elder fall detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio source localization by optimal control of a mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2015 International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting separability in multiagent planning with continuous-state mdps (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2015 - 24th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose Estimation For A Partially Observable Human Body From RGB-D Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RJS International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution pressure sensing using sub-pixel shifts on low resolution load-sensing tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Selection Methods in On-line Distributed Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Fernández Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 14: The fourteenth international conference on the synthesis and simulation of living systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, New York, United States. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-32621-6-ch046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Task-Allocation Algorithms in Frontier-Based Multi-Robot Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Faigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Separability in Multiagent Planning with Continuous-State MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2014 - 13th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Computing of a Discrete Voronoi Diagram on a Cellular Automaton Using 1-Norm: Application to Roadmap Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Kaldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de stratégies d'exploration multi-robot classiques et interactives en environnement peuplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Kaldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2014 - Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gait Analysis Method Based on a Depth Camera for Fall Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Near-to-Near Approach for Vehicle Platooning based on Memorization and Heuristic Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jano Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-Bounded Approximations for Infinite-Horizon Discounted Decentralized POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML/PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.338 - 353, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44848-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real time visual SLAM for RGB-D cameras based on chamfer distance and occupancy grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.652 - 657, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cart-O-matic project : autonomous and collaborative multi-robot localization, exploration and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guyonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Planning, Perception and Navigation for Intelligent Vehicles (a IROS 2013 workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution exacte des Dec-POMDPs comme des MDPs continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and preventing falls with depth camera, tracking the body center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAATE - 12th European Association for the Advancement of Assistive Technology in Europe - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyWaP: Synchronized Wavefront Propagation for multi-robot assignment of spatially-situated tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2013 : International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Uruguay. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'évaluation de la fragilité chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN - Journées d'étude sur la TéléSanté - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally Solving Dec-POMDPs as Continuous-State MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI - 23rd International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-to-near decentralized algorithm for vehicle platooning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jano Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th National Conference on Control Architecture of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fall Detection System with a RGB-D Camera using a Hidden Markov Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST - 11th International Conference On Smart homes and health Telematics - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapore, Singapore. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39470-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing efficient error-bounded solutions for transition independent decentralized MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, MN, United States. pp.539-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot exploration of unknown environments with identification of exploration completion and post-exploration rendez-vous using ant algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/RSJ, Nov 2013, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6697164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activities Recognition with RGB-Depth Camera using HMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC - 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinPos : A Novel Frontier Allocation Algorithm for Multi-robot Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIRA - 5th International Conference on Intelligent Robotics and Applications - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.496-508, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33515-0_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Mobile Objects with Several Kinects using HMMs and Component Labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Assistance and Service Robotics in a human environment, International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using HMMs for Discriminating Mobile from Static Objects in a 3D Occupancy Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca Raton, Florida, United States. pp.170-176, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2011.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a communication free coordination for multi-robot exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif de modèle de MDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Surface for Bio-inspired Robotics, Re-examining Foraging Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca Raton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving near-to-near lateral control of platoons without communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jano Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4103-4108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00603726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une extension des POMDP avec des récompenses dépendant de l'état de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'Apprentissage automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'exploration multi-robot fondée sur les champs de potentiels artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying in B the Influence/Reaction Model to Study Situated MAS: Application to vehicles platooning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V2CS : First International workshop on Verification and Validation of multi-agent models for complex systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning of MDP Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop On Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des POMDPs avec des variables d'état visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POMDP Extension with Belief-dependent Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems - NIPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535560v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closer Look at MOMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Tools with Artificial Intelligence - ICTAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deterministic Metaheuristic Approach using &amp;quot;Logistic Ants&amp;quot; for Combinatorial Optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ants 2010 Seventh International Conference on Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brussels, Belgium. pp.344-351, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15461-4_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect cooperation between mobile robots through an active environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th National Conference on “Control Architecture of Robots”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Douai, France. pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian 3D Human Motion Capture Using Factored Particle Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Tools with Artificial Intelligence - ICTAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2010, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution over Beliefs for Memory Bounded Dec-POMDP Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th Conference on Uncertainty in Artificial Intelligence (UAI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Uncertainty in Artificial Intelligence (AUAI)., Jul 2010, Catalina Island, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Different Execution Models on Patrolling Ants Behavior : from Agents to Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS'10 9th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.1173-1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Evaluation of Vascular Access in Hemodialysis Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII European Society for Artificial Organs Congress (ESAO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Swarm Phenomenon using Logistic Agents: Application to a Predators-Prey Pursuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Autonomous Agents and Multiagent Systems - AAMAS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'une discrétisation pour construire une politique à partir d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Planification Décision Apprentissage (JFPDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Tiles: Putting Situated Multi-Agents Models in Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence - ICAART'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un système expert dans la définition du poids sec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Séminaire d'Uro-Néphrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe longitudinal platoons of vehicles without communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.70 - 75, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Self-adaptation Mechanisms in a Swarm of Logistic Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE International Conference on Self-Adaptive and Self-Organizing Systems - SASO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Francisco, United States. pp.82-91, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2009.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00442721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique à mémoire bornée avec distribution sur les croyances pour les Dec-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Planification Décision Apprentissage (JFPDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Sigaud and Michèle Vié, Jun 2009, Paris, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation dans les algorithmes fourmis pour la patrouille multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées francophones planification, décision, apprentissage pour la conduite de systèmes (JFPDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organization of Patrolling-Ant Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE International Conference on Self-Adaptive and Self-Organizing Systems (SASO'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Francisco, United States. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2009.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic Programming for Multi-Target Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS Worshop : Multi-agent Sequential Decision-Making in Uncertain Domains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth heterogeneity in fish farming: simulation of feeding behaviour and growth through an individualized based model (IBM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brun-Bellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Gardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authority Sharing in a Swarm of UAVs: Simulation and Experiments with Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots - SIMPAR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor Fusion Method Using Bayesian Network for Precise Multi-vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International IEEE Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing,, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Particle Filtering Complexity for 3D Motion Capture using Dynamic Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Third Conference on Artificial Intelligence - AAAI-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of ant-based Algorithms for Multi-Agent Patrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence including Prestigious Applications of Intelligent Systems (PAIS 2008) - ECAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Ghallab et al., Jul 2008, Patras, Greece. pp.626-630, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-891-5-626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage d'autorité dans un essaim de drones auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Mandiau, Oct 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking as a Synchronization Phenomenon with Logistic Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems - ECCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacles Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindi Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pormski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes réactives pour le problème de la patrouille, informations propagées vs. dépot d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Nam Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Francophones sur les Systèmes Multi-Agents - JFSMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse (IRIT), Oct 2007, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factored Interval Particle Filtering for Gait Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society - IEEE EMBC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Integer Linear Programming For Exact Finite-Horizon Planning In Decentralized Pomdps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Automated Planning and Scheduling - ICAPS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Providence / Rhode Island, United States. pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00163372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Multi-agent System designed for Swarm Intelligence : the Logistic MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Conference on Self-Adaptive and Self-Organizing Systems - SASO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Boston, United States. pp.32-44, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2007.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de programmation linéaire mixte pour les POMDP décentralisé à horizon fini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Francophones Planification, Décision, Apprentissage pour la conduite de systèmes - JFPDA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00162469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle connexionniste pour l'intelligence en essaim : le système multi-agent logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Method using Dynamic Bayesian Network for Precise Vehicle Localization and Road Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm Approaches for the Patrolling Problem, Information Propagation vs. Pheromone Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Nam Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy reasoning based vehicle road line following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ruichek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Manufacturing Symposium 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Support System for ECG Segmentation Based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society - IEEE EMBC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Nonlinear Modeling of Ant Algorithm with Logistic Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems - AAMAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Honolulu Hawaii, United States. pp.920-922, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1329125.1329293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par Renforcement et Théorie des Jeux pour la coordination de Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Africain sur la Recherche en Informatique - CARI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cotonou/Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Learning in Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization applied to the Multi-Agent Patrolling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Swarm Intelligence Symposium 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Indianapolis, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-HMM Approach to ECG Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Washington D.C., United States. pp.609-616, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2006.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PD telemedicine by DIATELIC : Preliminary results of the largest french pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference on Dialysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00114620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse théorique du problème de la patrouille multi-agent en utilisant le cadre des processus décisionnels de Markov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Planification, Décision, Apprentissage - JFPDA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-based Dynamic Programming for DEC-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st National Conference on Artificial Intelligence - AAAI'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Boston/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique à base de points pour la résolution des DEC-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones sur les Systèmes Multi-Agents - JFSMA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Level Control Under Uncertainty for Handling Multiple Consumable Resources of Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Gloannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems - IROS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edmonton/Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation in stochastic games through communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Joint Conference on Autonomous Agents and Multiagent Systems - AAMAS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht/ The Netherlands, pp.1197 - 1198, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082473.1082691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Best-first Search Algorithm for Solving Infinite Horizon DEC-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Machine Learning - ECML'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Porto/Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Bayesian Network for Handling Uncertainty in a Decision Support System Adapted to the Monitoring of Patients Treated by Hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Hong Kong/China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Interval Particle Filtering for Marker less 3D Human Motion Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Hong Kong, China. pp.621-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment perception for vehicle autonomous navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Ruichek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Koukam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial Workshop on DSP for In Vehicle and Mobile Systems - 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Sesimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Filtrage Collaboratif Distribué : le modèle RSB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles Formels de l'Interaction (MFI'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Caen/France, pp.260 - 268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Dynamic Bayesian Networks for a Decision Support System Application to the Monitoring of Patients Treated by Hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Computer Systems &amp; Information Technology Conference - ICSIT'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision-Theoretic Scheduling of Resource-Bounded Agents in Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Gloannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Planning and Scheduling - ICAPS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Monterey, California/USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Infinite Horizon DEC-POMDPs by Best-First Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Biennial Israeli Symposium on the Foundations of AI - BISFAI -05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Haifa/Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAA*: Un algorithme de recherche heuristique pour la résolution exacte de DEC-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Nationales sur Processus Décisionnel de Markov et Intelligence Artificielle - PDMIA'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Information Filtering: Stakes and solution for satellite broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Web Information Systems and Technologies (WEBIST'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), May 2005, Miami/USA, pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markerless human motion capture for Gait analyis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Medical and Biological Engineering Conference - EMBEC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Prague, République Tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for the monitoring of patients treated by hemodialysis based on a bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Medical &amp; Biological Engineering Conference - EMBEC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Prague/République Tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAA*: A Heuristic Search Algorithm for Solving Decentralized POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Uncertainty in Artificial Intelligence - UAI'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Edinburgh/Scotland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing and Tracking Targets with a Reactive Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Workshop on Multi-Agent Systems - EUMAS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Barcelona, Spain, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reactive Multi-Agent System for Localization and Tracking in Mobile Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boca Raton, Florida, pp.431-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement autonome des comportements de base d'un agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage (CAp'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Decision with Continuous Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de Décision Markoviens et Intelligence Artificielle - PDMIA'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation through communication in decentralized Markov games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg/Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing and Tracking Targets with a Reactive Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multi-Agent Systems - AAMAS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, USA, pp.1488-1489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteus, des web services pour les systèmes de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologie de la Répartition - NOTERE'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, 2004, Saidia/Maroc, pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination through Mutual Notification in Cooperative Multiagent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi Agent Systems - AAMAS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, USA, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatélic() : un système intelligent de télémédecine appliqué à la dialyse: aspects médicaux, informatiques, économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers - GISEH'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Mons/Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et apprentissage par renforcement pour une équipe d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Mutli-Agents - JFSMA'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Coordination with Communication in Multiagent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boca Raton, USA, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Growth of Basic Behaviors in an Action Selection Based Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Simulation of Adaptive Behavior (SAB'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, USA, United States. pp.223-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmergy in multi-agent reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Hybrid Intelligent Systems - HIS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Kitakyushu/Japan, pp.468-469, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHIS.2004.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of an Agent's Basic Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Joint Conference on Autonomous Agents and Multi-Agent Systems - AAMAS'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Melbourne, Victoria, Australie, pp.875-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture réactive pour la localisation en robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones des Systèmes Multi-Agents - JFSMA'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hammamet, Tunisie, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Cooperative Homogeneous Multiagent System Using Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Enterprise Information Systems - ICEIS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de conception de SMA coopératifs par planification réactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes Journées Francophones Modèles Formels de l'Interaction - MFI'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire coopérer des agents hétérogènes par apprentissage de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes Journées Francophones Modèles Formels de l'Interaction - MFI'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Mathieu, 2003, Lille, France, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatélic et ParaChute, deux systèmes de télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seniors et Nouvelles Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning of Mediation Strategies for Heterogeneous Agents Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Tools with Artificial Intelligence - ICTAI'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sacramento, Californie, USA, pp.330-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement pour la conception de Systèmes Multi-Agents Réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents 2003 - JFSMA'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hammamet, Tunise, pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote monitoring of chronical pathologies using personalized Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Computational Intelligence in Medicine and Healthcare 2003 - CIMED 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barrie W Jervis, 2003, Sheffield, Angleterre, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models for Medical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Enterprise Networking and Computing in Health Care Industry - HEALTHCOM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new definition of qualified gain in a data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Information Fusion - FUSION'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Annapolis, Maryland, USA, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coevolutive Planning In Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems - AAMAS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Palazzo Re Enzo, Bologna, Italy, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing smart agent based telemedicine systems using dynamic bayesian networks: an application to kidney disease people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Enterprise Networking and Computing in Health Care Industry - HEALTHCOM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Approach for Solving Decentralized-POMDP : Assessment on the Pursuit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing - SAC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Madrid, Spain, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Co-learning: A Model-based Approach for Solving Multi Agent Reinforcement Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Washington, USA, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage - CAP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Exbrayat, 2002, Orléans, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing users with adapted services: Dynamic building of dialogues to make heterogeneous agents cooperate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Symposium on Signal Processing and Information Technology - ISSPIT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Marrakech, Maroc, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to weigh basic behaviors in Scalable Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems - AAMAS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bologna, Italy, pp.1264-1265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bringing heterogeneous agents to cooperation: an architecture for multimedia services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems - AAMAS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2002, Palazzo Re Enzo, Bologna, Italy, pp.1415-1416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Combination of Behaviors in an Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence - ECAI'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lyon, France, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Information Technologies for patients remote follow-up and homecare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Health Care Industry - HealthCom 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, l'Aquila/Italie, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcing interaction between teachers and students in distance learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Conference on Open Learning and Distance Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Open and Distance Education, 2001, Düsseldorf, Allemagne, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine and dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Health care Industry - HealthCom'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, L'Aquila, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Localization by Stochastic Vision Based Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI 2001 - The 7th International Conference on Information Systems Analysis and Synthesis - ISAS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orlando, USA, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIISSAD, Integrated information technologies for patients remote follow-up and homecare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Healthcare - HealthCom 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, l'Aquila/Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems by Incremental Gradient Reinforcement Learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Seattle, WA, USA, pp.833--838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Based Localization Device for a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Symposium on Artificial Intelligence, Robotics and Automation in Space: A New Space Odyssey - i-SAIRAS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Montréal, Canada, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental reinforcement learning for designing multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Autonomous Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montréal, Canada, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un module de vision stochastique pour localiser un robot mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Nationales de la Recherche en Robotique - JNRR'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 2001, Hyères, France, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Based Localisation for a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, none, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedecine and Dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congreso argentino de control automatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model of Interaction for Situated Agents and its Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial and Computational Intelligence for Decision, Control and Automation in Engineering and Industrial Applications - ACIDCA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Monastir, Tunisie, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition d'un processus décisionnel de Markov à l'aide d'un graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des agents intelligents dans le commerce électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form-Ami 2000 - "Information &amp; Education, the cements of Nations - From Info2000 to e-Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Européenne, DG Société de l'Information, Université de la méditerranée, EJCM, ESIM et la CCI Marseille Provence, 2000, Marseille, France, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParCeL-3: A Parallel Programming Language Based on Concurrent Cells and Multiple Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Applied to Networking and Parallel/Distributed Computing - SNPd'00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Reims, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'un simulateur d'agents situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nancy, France, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement de simulation orienté Agents : apport des modèles stochastiques et du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des SMA - JFIADSMA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile de la Réunion, pp.329-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sequencing of Contract Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chassaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bar-Ilan Symposium on the Foundation of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ramat Gan, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Problem-Solving with Contract Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chassaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stockholm, Sweden, pp.1008-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robotics Planning using Abstract Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence - ICTAI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, 1999, Chicago, Illinois, pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of Markov Decision Processes Using Directed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster Session of European Conference on Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Durham, UK, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIATELIC : une expérience de télésurveillance de dialysés à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Nancy/France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la gestion optimale des constructions successives de toiles chez une araignée orbitèle Zygiella x-notata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de l'Association Francophone pour l'étude de l'Ethologie l'Ecologie et l'Evolution - AFEEE'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numeric/Symbolic Approaches for Data and Information Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Las Vegas, USA, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de tâches et bibliothèques de programmes intelligentes pour l'interprétation de signaux et le traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haïk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems, Intelligent Systems and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Nîmes, France, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Aggregation for Solving Markov Decision Problems - An Application to Mobile Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Tools with Artificial Intelligence - ICTAI'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robot Localization in Dynamic Environment using Places Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aycard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic & Distributed Anytime Task Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gallone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the 13th Biennial European Conference on Artificial Intelligence ECAI98, on Monitoring and control of real-time intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brighton, United Kingdom. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results about Anytime Heuristic Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Monitoring &amp; control of real-time intelligent systems - ECAI'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brighton, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Language Model for a Continuous Dictation Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for Automatic Word Classification based on an Improved Simulated Annealing Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on the Cognitive Science of Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing and Monitoring Non Deterministic Design-to-time Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Fall Symposium on Flexible Computation in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in the REAKT kernel : combining predictable and unbounded computations for maximising solution quality in real-time knowledge-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Real-Time Systems (RTS'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUD : Une interface vocale pour la saisie de textes lus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference Interface to real and virtual worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Montpellier, France. pp.311-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Building Top-Down Parsing Algorithm for Context-Free Grammars in Continuous Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH - Third European Conference on Speech Communication and Technology - 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Berlin, Germany. pp.1947-1949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante lexicale de la machine à dicter MAUD,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Toulouse, France. pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions sémantiques apportées à l'étude des groupes nominaux en 'NdeN' : application à la machine à dicter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous speech recognition approach for the design of a dictation machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Genova, Italy. pp.953-956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées et concepts de réalisation d'une machine à dicter destinée aux grands vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Montréal, Canada. pp.337-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markerless 3D Human Pose Tracking in the Wild with fusion of Multiple Depth Cameras: Comparative Experimental Study with Kinect 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. A. R. Ahad et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity and Behavior Computing, Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEC-MDP/POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buffet, Olivier Sigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Decision Processes in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.277-313, 2010, 978-1-84821-167-4. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557426.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor fusion for mono and multi-vehicle localization using Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Fritzsche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TEH, 2008, 978-953-7619-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dec-MDP/POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Buffet and O. Sigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus décisionnels de Markov en intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 - méthodes avancées et applications, Lavoisier - Hermes Science Publications, pp.109-153, 2008, IC2 - informatique et systèmes d'information, 978-2746220584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial vision based environment perception system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ruichek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrafiaa Koukam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Abut and John H.L.Hansen and Kazuya Takeda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances for In-Vehicle and Mobile Systems Challenges for International Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Edition, 2007, 0-387-33503-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for the remote monitoring of kidney disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 09/539,988. A01-R-353 || thomesse01f. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements collectifs bio-inspirés : vers des robots-fourmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de comportements non linéaires dans un SMA réactif pour la simulation des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is attention to bounding boxes all you need for pedestrian action prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Achaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Equilibria of Bimatrix Games using Dominance Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HMM Classifier with Contextual Observability: Application to Indoor People Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LORIA - Université de Lorraine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally solving Dec-POMDPs as Continuous-State MDPs: Theory and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8517, INRIA. 2014, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive table to study interactions between swarm of robots and active environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2011, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving near-to-near lateral control of platoons without communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jano Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POMDP Extension with Belief-dependent Rewards (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Araya-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7433, INRIA. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Longitudinal Platoons of Vehicles without Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6741, INRIA. 2008, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00342719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using linear programming duality for solving finite horizon Dec-POMDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghav Aras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-6641, INRIA. 2008, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00320645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Expression in B of the Influence/Reaction Model: Specifying and Verifying Situated Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Scheuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6304, INRIA. 2007, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00173876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective construction of numerical potential fields for the foraging problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6171, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143302v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination through Mutual Notification in Cooperative Multiagent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Szer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-051 || szer04a, 2004, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de stratégies de coordination dans les hSMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A04-R-043 || charton04a, 2004, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de différentes combinaisons de comportements adaptatives au sein d'un agent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A03-R-342 || buffet03d, 2003, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche formelle de la fusion de données en intelligence artificielle : application en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A02-R-021 || bellot02a, 2002, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Approach for Solving Decentralized-POMDP: Assessment on the Pursuit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A01-R-017 || chades01a, 2001, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AITRAS : a real time expert system for signal understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dobbeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1590, INRIA. 1992, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux algorithmes pour la propagation de contraintes temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Tolba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Masini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1458, INRIA. 1991, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-tra as a toolbox for truth maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1456, INRIA. 1991, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOME : a blackboard architecture with temporal and hypothetical reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Laasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0855, INRIA. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.1-156, 2023, https://roia.centre-mersenne.org/volume/ROIA_2023__4_1/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et planification dans l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.432, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId561"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="655F3E1E"/>
+    <w:nsid w:val="4A17FC7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-charpillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8260-1536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070140553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102848" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Daher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mohamad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2886976" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02188342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-019-09880-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2625099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Dermy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Paraschos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ewerton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2017.00045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4749-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-170444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4623" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196042v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2493122" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21700/ijcis.2016.110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kald&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2015.55.0154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-014-0093-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9844-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bautin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.523-542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pormski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9594-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450802448153" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saboune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021821300700345X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-006-9010-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hewson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel-Pellegrino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/27421" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Zilberstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186778.1186781" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.01.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMKFBTCT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000046599.46389.ab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chassaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024412831598" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4ZXD7JH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Bouzid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2001-8302" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chanliau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thomesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mariot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Mouhoub" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira Souza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus153" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Manaf Dahmani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699939v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Grenier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Achaji" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187548" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Bouaouda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.868" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161163" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Zehnder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900593" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726138v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michenaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lartot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00500" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349528v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952361v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fouqueray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Aioun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827084" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922451" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216645v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Kumazaki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Megny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Verdel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Terada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80091-8_33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365471v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El-Khadiri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rose" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khadiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701996v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malais&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895148v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaveroche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Fern&#225;ndez P&#233;rez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boumaza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447787v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen Van" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nertomb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409043v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354006v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353809v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marichal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Dib" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354109" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178899v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754759" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323259" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103949v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188483v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139741" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081853v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Faigl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092066v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076951v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-32621-6-ch046" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaufort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878153" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44848-9_22" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936056v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jano Yazbeck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Scheuer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907279v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914299v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914354v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957511v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907338v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939161v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39470-6_33" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918066v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697164" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610588" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757960v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33515-0_49" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765105v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642913v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Araya-L&#243;pez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617155v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599605v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654041v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.188" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642910v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598608v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663353v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642909v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546388v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549250v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourjot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15461-4_30" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643458v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535560v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546344v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546732v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339231v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pepin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343512v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439677v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439675v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432650v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152629" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442721v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2009.42" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439053v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429564v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429571v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2009.39" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451638v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Aras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754547v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campeas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339316v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332714v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326963v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-626" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332010v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172338v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Nam Chu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sempe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170996v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163372v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168315v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2007.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170613v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172335v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00162469v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170426v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175668v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindi Cappelle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Badaoui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168317v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175749v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nogueira" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329293" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119485v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102192v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102188v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095437v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2006.17" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114620v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vega" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104432v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104443v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104450v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000477v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Smaili" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000205v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000475v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000208v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082691" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000413v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gloannec" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000924v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Ruichek" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Koukam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000509v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000414v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000474v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000202v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000203v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000508v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000204v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000476v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000478v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099977v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000210v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108092v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099971v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000574v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099970v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107792v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rebeuf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chev&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100255v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100067v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis V&#233;ga" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100256v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000209v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHIS.2004.87" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000573v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099538v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107641v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Charton" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099537v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099665v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099521v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099817v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099588v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099564v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099567v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100814v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100826v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100729v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100813v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100736v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100825v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100812v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107577v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100769v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100765v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100766v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108075v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100641v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100550v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100580v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100647v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101090v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100551v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100538v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100571v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099346v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526945v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099109v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099101v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099106v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099357v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099023v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108057v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098864v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098863v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098843v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107819v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanliau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hervy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107799v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098876v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leborgne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098419v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Haton" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098613v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ha&#239;k" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jousselin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098464v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098427v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098551v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gallone" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108029v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112905v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112891v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098490v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098499v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mensch" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589668v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835135v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589132v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403955v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Klein" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589091v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589120v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969197v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557426.ch9" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339326v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335156v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175758v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110542v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646310v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000615v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288986v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118840v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323792v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bourgaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975802v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575650v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rochel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584560v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529498v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342719v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320645v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173876v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143302v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100215v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100214v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099773v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101049v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100691v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074970v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Gong" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dobbeni" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075103v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Tolba" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Masini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075105v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077180v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Laasri" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maitre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mondot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370135v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119464v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-charpillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8260-1536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070140553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102848" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Daher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mohamad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2886976" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02188342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-019-09880-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2625099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Dermy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Paraschos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ewerton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2017.00045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-170444" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4749-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4623" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196042v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2493122" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21700/ijcis.2016.110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kald&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2015.55.0154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9844-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-014-0093-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bautin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.523-542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pormski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9594-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450802448153" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saboune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021821300700345X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-006-9010-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hewson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel-Pellegrino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/27421" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Zilberstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186778.1186781" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.01.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMKFBTCT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000046599.46389.ab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chassaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024412831598" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4ZXD7JH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Bouzid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2001-8302" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chanliau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thomesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mariot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Mouhoub" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira Souza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus153" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Manaf Dahmani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699939v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Grenier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Achaji" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187548" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Bouaouda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.868" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161163" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952361v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fouqueray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Aioun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827084" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Zehnder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900593" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michenaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lartot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00500" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952723v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349528v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922451" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952753v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216645v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Kumazaki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Megny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Verdel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Terada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80091-8_33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365471v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El-Khadiri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rose" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khadiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701996v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malais&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895148v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaveroche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Fern&#225;ndez P&#233;rez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boumaza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447787v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen Van" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409043v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nertomb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274696v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354006v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353809v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marichal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354109" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Dib" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178899v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754759" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323259" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103949v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188483v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139741" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-32621-6-ch046" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Faigl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jano Yazbeck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Scheuer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44848-9_22" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaufort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878153" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907279v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957511v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39470-6_33" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918066v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697164" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610588" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757960v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33515-0_49" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765105v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.188" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599605v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Araya-L&#243;pez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617155v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642910v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598608v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663353v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642909v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535560v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535559v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549250v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourjot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15461-4_30" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546388v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546344v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546732v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343512v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439677v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pepin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439675v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432650v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152629" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442721v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2009.42" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439053v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429564v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429571v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2009.39" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451638v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Aras" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754547v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campeas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332521v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339316v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332714v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326963v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-626" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332010v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175668v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindi Cappelle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Badaoui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172338v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Nam Chu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sempe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170996v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163372v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168315v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2007.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00162469v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170613v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170426v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172335v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175749v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nogueira" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329293" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102192v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102188v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119485v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095437v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2006.17" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114620v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vega" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104432v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104443v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104450v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000413v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gloannec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000208v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082691" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000477v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Smaili" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000475v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000924v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Ruichek" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Koukam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000509v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000474v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000414v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000203v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000508v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000476v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000478v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000204v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099971v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000574v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099977v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000210v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099970v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107792v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rebeuf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chev&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100255v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100067v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis V&#233;ga" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100256v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000573v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000209v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHIS.2004.87" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099817v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099537v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099538v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107641v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Charton" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099665v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099588v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099564v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099567v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100812v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100825v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100736v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100826v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100729v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100814v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100813v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107577v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100765v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100769v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100766v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100580v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108075v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100641v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100550v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100647v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101090v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100551v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100538v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100571v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099109v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526945v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099346v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099101v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099106v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099357v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099023v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098863v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108057v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098864v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098843v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107799v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107819v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanliau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hervy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098876v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chades" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leborgne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098419v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Haton" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098613v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ha&#239;k" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jousselin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098464v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098427v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098551v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gallone" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108029v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112905v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112891v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098490v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098499v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mensch" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589668v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835135v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589132v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403955v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Klein" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589091v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589120v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969197v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557426.ch9" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339326v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335156v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175758v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110542v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646310v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000615v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288986v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118840v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323792v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bourgaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975802v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575650v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rochel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584560v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529498v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342719v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320645v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173876v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143302v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100215v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100214v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099773v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101049v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100691v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074970v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Gong" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dobbeni" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075103v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Tolba" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Masini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075105v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077180v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Laasri" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maitre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mondot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370135v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119464v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcia" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>