--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -508,243 +508,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le long de la route, l'enceinte et la nécropole du Bronze ancien de la ZAC du Lazzaro 3 à Colombelles (Calvados)</w:t>
+                <w:t xml:space="preserve">La minière de silex néolithique de Potigny « Rue Louis-Bouillard » (Normandie, Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doriane Barraco</w:t>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hx1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085122v1</w:t>
+                <w:t xml:space="preserve">hal-04768271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La minière de silex néolithique de Potigny « Rue Louis-Bouillard » (Normandie, Calvados)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le long de la route, l'enceinte et la nécropole du Bronze ancien de la ZAC du Lazzaro 3 à Colombelles (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Billard</w:t>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.158-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768271v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion du silex du Cinglais au Néolithique ancien et moyen : répartition, chronologie et modalités</w:t>
               </w:r>
@@ -911,51 +911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic occupations of Démouville “ZAC du Clos Neuf” (Calvados) and the beginning of the spread of agriculture in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Saint-Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1471,282 +1471,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilly-la-Campagne (Calvados) “Chemin RN 158”. New evidence of Early Neolithic occupation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dernières nouvelles des occupations du Néolithique récent-final de Basly « La Campagne » et de Colomby-sur-Thaon « Les Perrelles » (Calvados) : une enceinte sur un éperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy San Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journée d’information du 26 novembre 2016, Saint-Germain-en-Laye, 11, pp.147-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952645v1</w:t>
+                <w:t xml:space="preserve">hal-02457737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dernières nouvelles des occupations du Néolithique récent-final de Basly « La Campagne » et de Colomby-sur-Thaon « Les Perrelles » (Calvados) : une enceinte sur un éperon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tilly-la-Campagne (Calvados) “Chemin RN 158”. New evidence of Early Neolithic occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+                <w:t xml:space="preserve">Pierre Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy San Juan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.39-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.3258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457737v1</w:t>
+                <w:t xml:space="preserve">hal-01952645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâtiment 6 NMII de Saint-André-sur-Orne : &amp;quot;La Delle du Poirier&amp;quot; (Calvados)</w:t>
               </w:r>
@@ -1851,207 +1851,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation minière et gestion des lames en silex du Cinglais au Néolithique ancien : de la minière d’Espins (Calvados) « Foupendant » aux habitats du Nord-Ouest de la France</w:t>
+                <w:t xml:space="preserve">Jort (Calvados) “La Carrière Macé” reexamining the data with new interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (2), pp.317-338. </w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.51-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rao.2892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637872v1</w:t>
+                <w:t xml:space="preserve">hal-04440649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jort (Calvados) “La Carrière Macé” reexamining the data with new interpretations</w:t>
+                <w:t xml:space="preserve">Exploitation minière et gestion des lames en silex du Cinglais au Néolithique ancien : de la minière d’Espins (Calvados) « Foupendant » aux habitats du Nord-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.51-58. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (2), pp.317-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rao.2892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440649v1</w:t>
+                <w:t xml:space="preserve">hal-04637872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumont-Saint-Quentin (Calvados) « La Mine »</w:t>
+                <w:t xml:space="preserve">Soumont-Saint-Quentin (Calvados) “La Mine”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
@@ -2087,75 +2087,75 @@
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rao.2381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440626v1</w:t>
+                <w:t xml:space="preserve">hal-04637858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumont-Saint-Quentin (Calvados) “La Mine”</w:t>
+                <w:t xml:space="preserve">Soumont-Saint-Quentin (Calvados) « La Mine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
@@ -2191,51 +2191,51 @@
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rao.2381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637858v1</w:t>
+                <w:t xml:space="preserve">hal-04440626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auderville (Manche) “Le Sémaphore”, Mesolithic Coastal Flint Knapping</w:t>
               </w:r>
@@ -2573,77 +2573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la croisée des chemins, l’enceinte et la nécropole du Bronze ancien du Lazzaro 3 à Colombelles (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4185,51 +4185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques de &amp;quot;la Bruyère du Hamel&amp;quot; à Condé-sur-Ifs (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4316,51 +4316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The early Bronze Age settlement of “La Caillouerie” in Saint-Lô d’Ourville (50), a specialized site in seashore environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5071,90 +5071,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site néolithique de Goulet &amp;quot;Le Mont&amp;quot; (Orne) - environnement, architecture, société et territoire dans la Plaine d'Argentan. Rapport de synthèse 2007-2018, 2 vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5386,64 +5386,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giberville, Calvados (14) « Les Jardins de clopée, zones 3 et 4 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5504,64 +5504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normandie -Calvados (14), Colombelles ZAC Lazzaro 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6270,51 +6270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6375,51 +6375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique moyen en Basse-Normandie et dans les îles Anglo-Normandes : territoires et modifications socio-économiques à la transition européenne Néolithique/Chalcolithique (4700-3500 av. J.-C.). Rapport de Projet Collectif de Recherche (2015 : première année).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6506,51 +6506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6830,51 +6830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie de Normandie. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7209,51 +7209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4F14A24"/>
+    <w:nsid w:val="3A084B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7440,51 +7440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-charraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0012-9442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05353841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2025.10070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bws" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pwa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hx1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2958" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SXW2T1DK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Saint-Allain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.7239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Langelin Emmanuelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rousseaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4862" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14523" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2892" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladjadj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2381" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilgrain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2374" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13395" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpala Rousselot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02096144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Baczkowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tsobgou Ahoupe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Le Moigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03462985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-20-la-miniere-de-ri-orne/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilgrain-Bazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2479" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272214" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian S&#233;verin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877743v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petite" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886092v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy-Langelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delobel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wilket" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886063v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Damourette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delhommeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01539035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE2007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-charraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0012-9442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05353841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2025.10070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bws" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pwa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hx1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2958" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SXW2T1DK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Saint-Allain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.7239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Langelin Emmanuelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rousseaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4862" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2892" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14523" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladjadj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2381" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilgrain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2374" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13395" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpala Rousselot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02096144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Baczkowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tsobgou Ahoupe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Le Moigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03462985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-20-la-miniere-de-ri-orne/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilgrain-Bazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2479" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272214" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian S&#233;verin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877743v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petite" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886092v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy-Langelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delobel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wilket" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886063v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Damourette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delhommeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01539035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE2007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>