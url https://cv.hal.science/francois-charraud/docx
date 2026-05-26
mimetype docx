--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -257,494 +257,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des feux dans la vallée ? Sur les berges de la confluence Seine-Eure (Normandie), chronique d’un écosystème néolithique évolutif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le long de la route, l'enceinte et la nécropole du Bronze ancien de la ZAC du Lazzaro 3 à Colombelles (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Barraco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.158-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768263v1</w:t>
+                <w:t xml:space="preserve">hal-05085122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formigny-la-Bataille et la question de la néolithisation du Bessin (Normandie, Calvados)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La minière de silex néolithique de Potigny « Rue Louis-Bouillard » (Normandie, Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11pwa⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hx1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637852v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La minière de silex néolithique de Potigny « Rue Louis-Bouillard » (Normandie, Calvados)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des feux dans la vallée ? Sur les berges de la confluence Seine-Eure (Normandie), chronique d’un écosystème néolithique évolutif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12hx1⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12bws⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768271v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le long de la route, l'enceinte et la nécropole du Bronze ancien de la ZAC du Lazzaro 3 à Colombelles (Calvados)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formigny-la-Bataille et la question de la néolithisation du Bessin (Normandie, Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Nicolas</w:t>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11pwa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085122v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion du silex du Cinglais au Néolithique ancien et moyen : répartition, chronologie et modalités</w:t>
               </w:r>
@@ -911,51 +911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic occupations of Démouville “ZAC du Clos Neuf” (Calvados) and the beginning of the spread of agriculture in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Saint-Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site de la fin du Néolithique ancien à Ecouché « Carrière Méac » (Orne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,51 +1395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Clément-Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Varia, 35, pp.51-70. </w:t>
@@ -1490,51 +1490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières nouvelles des occupations du Néolithique récent-final de Basly « La Campagne » et de Colomby-sur-Thaon « Les Perrelles » (Calvados) : une enceinte sur un éperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy San Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1654,51 +1654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33, pp.39-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1732,51 +1732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâtiment 6 NMII de Saint-André-sur-Orne : &amp;quot;La Delle du Poirier&amp;quot; (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,51 +2026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumont-Saint-Quentin (Calvados) “La Mine”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2130,51 +2130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumont-Saint-Quentin (Calvados) « La Mine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2312,51 +2312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site d'acquisition du schiste pour la fabrication d'anneaux au Néolithique ancien à Saint-Germain-du-Corbéis &amp;quot;l'Ermitage&amp;quot; (Orne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,303 +2567,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la croisée des chemins, l’enceinte et la nécropole du Bronze ancien du Lazzaro 3 à Colombelles (Calvados)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ensilage au Néolithique. Réflexion d’après les dernières découvertes de l’archéologie préventive en Normandie occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'actualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APRAB, Mar 2023, Saint-Germain-en-Laye, France</w:t>
+              <w:t xml:space="preserve">INTERNEO 14 - 2023, Journée d’information du 18 novembre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.163-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384823v1</w:t>
+                <w:t xml:space="preserve">hal-04637881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ensilage au Néolithique. Réflexion d’après les dernières découvertes de l’archéologie préventive en Normandie occidentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la croisée des chemins, l’enceinte et la nécropole du Bronze ancien du Lazzaro 3 à Colombelles (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Barraco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNEO 14 - 2023, Journée d’information du 18 novembre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.163-175</w:t>
+              <w:t xml:space="preserve">Journées d'actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APRAB, Mar 2023, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637881v1</w:t>
+                <w:t xml:space="preserve">hal-04384823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un hameau du Néolithique ancien à Verson (Calvados, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3197,312 +3197,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the quarry to the village: the manufacture of schist bracelets in the early Neolithic of north-western France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flint Mining and Cross-Channel Connections an outline for A Comparative Approach and Research Perspectives in Normandy and Soutern England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hamon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Germain</w:t>
+                <w:t xml:space="preserve">Blazej Baczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond use-wear traces: on tools and people</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AWRANA : Archaeological Wear and Residue Analysts, May 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096144v1</w:t>
+                <w:t xml:space="preserve">hal-02092860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flint Mining and Cross-Channel Connections an outline for A Comparative Approach and Research Perspectives in Normandy and Soutern England</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the quarry to the village: the manufacture of schist bracelets in the early Neolithic of north-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blazej Baczkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+                <w:t xml:space="preserve">C. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Beyond use-wear traces: on tools and people</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AWRANA : Archaeological Wear and Residue Analysts, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092860v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un hameau du Néolithique ancien à Verson (Calvados, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3557,51 +3557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flint mine of Ri «Le Fresne»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,51 +3669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de lames en silex bathonien dans la Plaine de Caen : redécouverte de la minière des Longrais à Soumont-Saint-Quentin (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations de la fin du IIIe millénaire et du début du Bronze ancien d'Alizay (Eure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3966,51 +3966,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hameau du Néolithique ancien de Verson « les Mesnils » (Calvados, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Béguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4316,51 +4316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The early Bronze Age settlement of “La Caillouerie” in Saint-Lô d’Ourville (50), a specialized site in seashore environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flint Mine of Ri-Ronai (Orne, Basse-Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4738,51 +4738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites et productions spécialisés de lames en silex et d’anneaux en pierre dans le Néolithique ancien Villeneuve-Saint-Germain du quart nord-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4824,51 +4824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands bâtiments du Néolithique final à St-André-sur-Orne (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5071,64 +5071,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site néolithique de Goulet &amp;quot;Le Mont&amp;quot; (Orne) - environnement, architecture, société et territoire dans la Plaine d'Argentan. Rapport de synthèse 2007-2018, 2 vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5373,64 +5373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giberville, Calvados (14) « Les Jardins de clopée, zones 3 et 4 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5504,64 +5504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normandie -Calvados (14), Colombelles ZAC Lazzaro 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,161 +5725,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leulinghen-Bernes, Parc d’Activité des Deux Caps</w:t>
+                <w:t xml:space="preserve">Rumilly, « Les Prés de Verchocq »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Panloups</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction de l'archéologie du Pas-de-Calais. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886092v1</w:t>
+                <w:t xml:space="preserve">hal-03886063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquise, Parc d’Activités des Deux Caps (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Panloups</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5888,197 +5884,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wilket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction de l'archéologie du Pas-de-Calais. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumilly, « Les Prés de Verchocq »</w:t>
+                <w:t xml:space="preserve">Leulinghen-Bernes, Parc d’Activité des Deux Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction de l'archéologie du Pas-de-Calais. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886063v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Étang-Bertrand (Normandie, Manche) « FAB – Poste électrique de Menuel ». Rapport final de fouille préventive</w:t>
               </w:r>
@@ -6152,51 +6152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Damourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6270,51 +6270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6375,51 +6375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique moyen en Basse-Normandie et dans les îles Anglo-Normandes : territoires et modifications socio-économiques à la transition européenne Néolithique/Chalcolithique (4700-3500 av. J.-C.). Rapport de Projet Collectif de Recherche (2015 : première année).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie de Normandie. 2008, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6791,51 +6791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versainville (Calvados) « La Grande Haie ». Rapport de fin d’opérations, prospections géophysiques et sondages archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7209,51 +7209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A084B76"/>
+    <w:nsid w:val="17DED54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7440,51 +7440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-charraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0012-9442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05353841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2025.10070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bws" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pwa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hx1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2958" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SXW2T1DK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Saint-Allain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.7239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Langelin Emmanuelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rousseaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4862" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2892" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14523" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladjadj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2381" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilgrain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2374" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13395" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpala Rousselot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02096144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Baczkowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tsobgou Ahoupe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Le Moigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03462985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-20-la-miniere-de-ri-orne/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilgrain-Bazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2479" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272214" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian S&#233;verin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877743v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petite" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886092v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy-Langelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delobel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wilket" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886063v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Damourette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delhommeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01539035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE2007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-charraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0012-9442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05353841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2025.10070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hx1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seignac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bws" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2958" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SXW2T1DK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Saint-Allain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.7239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Langelin Emmanuelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rousseaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4862" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2892" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14523" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladjadj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2381" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilgrain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2374" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13395" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpala Rousselot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Baczkowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02096144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tsobgou Ahoupe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Le Moigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03462985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-20-la-miniere-de-ri-orne/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilgrain-Bazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2479" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272214" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian S&#233;verin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877743v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petite" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886063v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy-Langelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885934v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wilket" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delobel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Damourette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delhommeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01539035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE2007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>