--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -66,3416 +66,3416 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
-[...913 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Mouhcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128954v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9604, INRIA. 2025, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Mouhcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9590, INRIA. 2025, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05128905v1</w:t>
+                <w:t xml:space="preserve">hal-05128905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element method. Detailed proofs to be formalized in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9557, Inria Paris. 2024, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9547, Inria. 2024, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550762v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebesgue Induction and Tonelli's Theorem in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Mouhcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9457, Institut National de Recherche en Informatique et en Automatique (INRIA). 2023, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coq Formalization of the Bochner integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9456, Inria Saclay - Île de France; Inria de Paris. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebesgue integration. Detailed proofs to be formalized in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9386, Inria Paris. 2021, pp.567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Faissole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9401, Inria, France. 2021, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lax–Milgram theorem. A detailed proof to be formalized in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8934, Inria Paris. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344090v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic Sensitivity Analysis for a Model for Flow in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean E. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6502, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00271986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité et estimation de paramètres de transport pour une équation de diffusion, approche par état adjoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Khvoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5132, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Programming with the System Applications to Numerical Code Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vodicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5131, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de codes numériques, parallélisme et langages de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vodicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-4825, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique du comportement de l'équation de transfert radiatif des milieux semi-transparents Inversion de données spectroscopiques pour le CO_2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Al khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-4693, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de profils de température pendant la détonation d'un explosif liquide, le nitrométhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chavent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-4641, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inverse EEG and MEG Problems : The Adjoint State Approach I: The Continuous Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3673, INRIA. 1999, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00077112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBTT Inversion with a Poor Initial Velocity Background: Optimization Strategies? Density of Shots?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3657, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration-based Traveltime Waveform Inversion of 2D Simple Structures: the Synclay Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3502, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Comparison of SVD and Propagator/Reflectivity Decomposition for the Acoustic Wave Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Khajdukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Kostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tcheverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chavent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2888, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de la méthode MBTT pour un modèle acoustique par différences finies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-2860, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En route to waveform inversion by MBTT formulation : optimization for one shot and gradient for multiple shots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2150, INRIA. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveform inversion through MBTT formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1839, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Workshop on Theorem proving components for Educational software - ThEdu 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2024, Nancy, France. pp.124 - 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.419.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725586v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coq Formalization of Lebesgue Induction Principle and Tonelli's Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Mouhcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.39--55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889276v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coq formal proof of the Lax–Milgram theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faissole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th ACM SIGPLAN Conference on Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3018610.3018625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve formelle du théorème de Lax–Milgram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faissole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal proof of a wave equation resolution scheme: the method error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITP'10 - Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.147-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14052-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00450789v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domain Decomposition and Skeleton Programming with OCamlP3l</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vodicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Conference ParCo 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, France. pp.811-818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameter identification for a one-dimensional blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Decoene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEMRACS 2004 - Centre d'été de Mathématiques et Recherche Avancées en Calcul scientifique : Mathematics and applications to biology and medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Marseille, France. pp.174-200, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00074833v1</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc:2005014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3519,64 +3519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Faissole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3636,90 +3636,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-order indicators for the estimation of discrete fractures in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hend Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (1), pp.1--32. </w:t>
@@ -3852,77 +3852,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (3), pp.28. </w:t>
@@ -3986,77 +3986,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (4), pp.423-456. </w:t>
@@ -4107,77 +4107,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image segmentation with multidimensional refinement indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hend Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Special Issue: Proceedings of the 5th International Conference on Inverse Problems: Modeling and Simulation, May 24th-29th, 2010, held in Antalya, Turkey, 19 (5), pp.577-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4237,64 +4237,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hend Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chavent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (2), pp.107-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4341,90 +4341,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition and skeleton programming with OCamlP3l</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vodicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (7-8), pp.539-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4496,51 +4496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranc-Darbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,90 +4636,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OcamlP3l release 2.03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:85642a2e0333bbd6340c0a84ae6bad48cba11940;origin=https://hal.archives-ouvertes.fr/hal-02487579;visit=swh:1:snp:18b778c20ee37588bfa16bb8d00d8046bcbb462c;anchor=swh:1:rev:b34a952aad1b143e60e302df55a4f986ab904c42;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4915,51 +4915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725586v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889276v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouhcine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018625" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vodicka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550762v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564379v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516749v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105815v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03194113v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344090v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271986v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Khvoenkova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di&#160;cosmo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Al&#160;khoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chavent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Khajdukov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kostin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tcheverda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gomez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-021-09612-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279503v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Ben Ameur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Cheikh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2017.1290087" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533799v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2011.579609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00079668v6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2008.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2006.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K2WBL5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc-Darbord" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Gallic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85642a2e0333bbd6340c0a84ae6bad48cba11940;origin=https://hal.archives-ouvertes.fr/hal-02487579;visit=swh:1:snp:18b778c20ee37588bfa16bb8d00d8046bcbb462c;anchor=swh:1:rev:b34a952aad1b143e60e302df55a4f986ab904c42;path=/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128954v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouhcine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128905v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550762v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564379v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516749v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105815v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03194113v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344090v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271986v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;pin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Khvoenkova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di&#160;cosmo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vodicka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Al&#160;khoury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chavent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Khajdukov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kostin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tcheverda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725586v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889276v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-021-09612-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279503v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Ben Ameur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Cheikh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2017.1290087" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533799v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2011.579609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00079668v6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2008.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2006.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K2WBL5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc-Darbord" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Gallic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85642a2e0333bbd6340c0a84ae6bad48cba11940;origin=https://hal.archives-ouvertes.fr/hal-02487579;visit=swh:1:snp:18b778c20ee37588bfa16bb8d00d8046bcbb462c;anchor=swh:1:rev:b34a952aad1b143e60e302df55a4f986ab904c42;path=/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>