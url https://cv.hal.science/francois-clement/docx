--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t>
+                <w:t xml:space="preserve">Monomial and Graded Orders in Rocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
@@ -159,73 +159,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396788v1</w:t>
+                <w:t xml:space="preserve">hal-05396788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t>
               </w:r>
@@ -355,51 +355,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t>
+                <w:t xml:space="preserve">Monomial and Graded Orders in Rocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
@@ -414,69 +414,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-9604, INRIA. 2025, pp.17</w:t>
+              <w:t xml:space="preserve">RR-9604, INRIA. 2026, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396759v1</w:t>
+                <w:t xml:space="preserve">hal-05396759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t>
               </w:r>
@@ -4915,51 +4915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128954v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouhcine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128905v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550762v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564379v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516749v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105815v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03194113v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344090v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271986v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;pin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Khvoenkova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di&#160;cosmo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vodicka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Al&#160;khoury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chavent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Khajdukov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kostin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tcheverda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725586v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889276v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-021-09612-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279503v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Ben Ameur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Cheikh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2017.1290087" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533799v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2011.579609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00079668v6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2008.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2006.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K2WBL5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc-Darbord" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Gallic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85642a2e0333bbd6340c0a84ae6bad48cba11940;origin=https://hal.archives-ouvertes.fr/hal-02487579;visit=swh:1:snp:18b778c20ee37588bfa16bb8d00d8046bcbb462c;anchor=swh:1:rev:b34a952aad1b143e60e302df55a4f986ab904c42;path=/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396788v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128954v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouhcine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396759v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128905v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550762v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564379v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516749v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105815v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03194113v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344090v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271986v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;pin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Khvoenkova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di&#160;cosmo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vodicka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Al&#160;khoury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chavent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Khajdukov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kostin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tcheverda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725586v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889276v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-021-09612-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279503v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Ben Ameur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Cheikh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2017.1290087" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533799v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2011.579609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00079668v6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2008.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2006.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K2WBL5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc-Darbord" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Gallic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85642a2e0333bbd6340c0a84ae6bad48cba11940;origin=https://hal.archives-ouvertes.fr/hal-02487579;visit=swh:1:snp:18b778c20ee37588bfa16bb8d00d8046bcbb462c;anchor=swh:1:rev:b34a952aad1b143e60e302df55a4f986ab904c42;path=/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>