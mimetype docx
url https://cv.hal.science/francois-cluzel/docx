--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Cluzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Cluzel, Maître de Conférences en Ingénierie de la Conception, Laboratoire Génie Industriel, CentraleSupélec, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8427-9536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Maître de Conférences et responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de la Conception</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Génie Industriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentraleSupélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au sein de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en section CNU 60 (Mécanique, génie mécanique, génie civil). Je suis docteur en génie industriel de l’Ecole Centrale Paris (2012), titulaire d'un master en génie industriel de l'Ecole Centrale Paris (2008) et ingénieur en mécanique de Supméca Paris (2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes projets de recherche et d’enseignement concernent l'économie circulaire et l’ingénierie de l’innovation. Je suis membre de la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et de l’association de chercheurs en éco-conception </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Je suis fondateur associé de la start-up </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyB'RID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, spin-off du Laboratoire Génie Industriel créée en 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">______________________________</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche (sélection)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèse en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Marine Kohler (2026, 50%) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Vers un système de notation de la performance climatique standard : analyses d’impact, opérationnelles et économiques dans le cadre de la neutralité carbone des entreprises internationales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIFRE Greenly.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Cristian Caceres Mendoza (2026, 25%) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Etude des flux de matières plastiques pour le développement d’un recyclage en circuit-court au moyen de la fabrication additive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet ANR GreenLocal3D.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Gabrielle Gentric (2025, 50%) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Intégration des concepts de l’Economie Circulaire au processus de conception amont de prototypes automobiles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIFRE Style & Design.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'Elise Dupont (2025, 50%) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Intégration de la dimension environnementale en conception amont de systèmes d'armes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, bourse de thèse AID/DGA & Thales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution au développement de la méthodologie d’innovation radicale tirée par les usages Radical Innovation Design®, issue des travaux du professeur Bernard YANNOU et de l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de la Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Laboratoire Génie Industriel (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Doctorat (2012) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Eco-design implementation for complex industrial systems - From scenario-based LCA to the definition of an eco-innovative R&D projects portfolio”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, bourse CIFRE Alstom Grid.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">______________________________</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable et intervenant de la </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mention Design and System Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (45 étudiants), spécialité de 3ème année du cursus ingénieur CentraleSupélec ; au sein de la mention :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reponsable du cours </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de la Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des master classes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du cours </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie Industrilelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (18h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séquence Thématique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie Circulaire & Systèmes Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (90 étudiants, 8 semaines) de la 2ème année du cursus ingénieur CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du cours </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer la Recherche scientifique durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (30h) lancé pour la première fois en 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires thématiques et de stages recherche dans le cadre du Master </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISC) de l'Université Paris-Saclay, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">parcours </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de la conception et des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervenant en économie circulaire dans le Master Economie de l'Environnement, de l'Energie et des Transports (EEET) de l'Université Paris-Saclay, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">parcours </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 Economie de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de la semaine de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formation doctorale </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoDoCS &amp;quot;Eco-Design of Complex Systems&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (8 éditions) dans le cadre de l’association de chercheurs en éco-conception </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du réseau </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Mart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of corporate climate ratings: Assessing divergence from scientific expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Umbricht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 226, pp.116352. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2025.116352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Circular Economy Scenarios for Automobile Polystyrene Prototypes Using a Comparative Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gonzalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42824-025-00174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics in the circular economy: An inclusive research landscape of the thematic trends and future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.112182. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing the socio-technical refrigeration system with Radical Innovation Design methodology to target innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2024.2332904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the design for product circularity toolkit with hierarchical computation of circularity maturity diagram and redesign circular strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.140742. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.140742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radical innovation design comparator to evaluate the effectiveness of design solutions according to usage contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (e44), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2024.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of circular economy metrics: Expert visions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.107565. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2024.107565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing an optimized refrigeration system based on sustainability and operational scenarios applied to four supermarket architectures in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 392, pp.136307. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to help teachers and designers complete individual tasks when co-designing industrial engineering games – Application to the design of an innovation management game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1229-1248. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2023.2212248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-level circularity metrics based on the “Closing–Slowing Future–Past” quadrant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.395-411. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2022.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nexus Between Life Cycle Assessment, Circularity and Sustainability Indicators—Part II: Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pigosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Kravchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43615-022-00160-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tool methodology to evaluate action levers to close the loop on critical materials – Application to precious metals used in catalytic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2021.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative life cycle assessment and costing of an autonomous lawn mowing system with human-operated alternatives: implication for sustainable design improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wattonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2021.1919785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling, remanufacturing and recovering heavy vehicles in a circular economy - Technico-economic and organisational lessons learnt from an industrial pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.104684. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs catalyseurs de l’économie circulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taxonomy of circular economy indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.542-559. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the loop on platinum from catalytic converters: Contributions from material flow analysis and circularity indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the end-of-life of light and heavy vehicles in the U.S.: comparison with the European union in a circular economy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-019-00897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a circular economy for platinum in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for Environment Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-driven problem design for radical innovation in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjinnov-2016-000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about the circular economy of vehicles in the U.S.? An extension of the analysis done in the EU by Saidani et al. (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.287-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy vehicles on the road towards the circular economy: Analysis and comparison with the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the relevant problems leading to pain and usage driven innovations: the DSM Value Bucket algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.131-146. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16666311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess Product Performance in the Circular Economy? Proposed Requirements for the Design of a Circularity Measurement Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-ideation and eco-selection of R&D projects portfolio in complex systems industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112 (5), pp.4329-4343. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research directions in eco-innovation: a French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0332-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNPC innovativeness set of indicators for idea or project selection and maturation in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain F Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz B Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3-4), pp.205-221. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2016.1161562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation scenarios in industrial system LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp 231-245. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0631-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-phase memory: A tool for the sustainable construction and renovation of residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.53-70. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and interactive sketching tool for innovative car shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (01), pp 1-22. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using evolutionary design to interactively sketch car silhouettes and stimulate designer's creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for an adapted management process to evolve from unsupervised Life Cycle Assessment of complex industrial systems towards an eco-designing organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X12446663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie II) : Applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 611, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie I) : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 609, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Post-Consumer Plastic Waste Management in Europe: Indicators and Macro-Environmental Barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Manchester (UK), United Kingdom. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a knowledge model to promote eco-design in the space sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Debonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rosak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2025 - Congrès Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à niveau de systèmes médicaux complexes dans une perspective d’économie circulaire : évaluation de soutenabilité et accompagnement des pratiques industrielles et hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calixto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM2LOOP, Nov 2025, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Use of Medical Devices in Operating Rooms: Leveraging Eco-Design to Reduce Environmental Impact without Compromising Surgical Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Blalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Agathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Aubrege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MCV 2025 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transition approach for reuse and repair of manufactured products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cavtat-Dubrovnik, Croatia. pp.1477-1486, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2024.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of circularity measures for polystyrene prototypes in a French prototyping SME A people side of change approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentric Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gonzalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prospectif de stratégie environnementale orientée produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubaines et écueils de l'éco-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET RSE 2024 - Ecoconception : mythe ou réalité ? (De la théorie à la pratique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge model for designing sustainable refrigeration systems: Application to European supermarkets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering,Technology, and Innovation (ICE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for circular reconstruction of post-disaster territory: core elements and adequate Re-X strategies model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Hellenic Society for Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and drivers for an efficient integration of eco-design of complex systems: a case study in the french military industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICED, Jul 2023, Bordeaux, France. pp.717-726, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Internal Actors Diagnosis of Circular Economy in an Industrial SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gonzalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Jul 2023, Bordeaux, France. pp.2745-2754, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover par les usages sur un périmètre d'activité : la méthodologie Radical Innovation Design illustrée par son jeu sérieux sur l'innovation de la mobilité sur le Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A circular product design toolkit: methodological background, basic principles and building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MELiSSA Project in the ESA_Lab@ Initiative: A Brainstorming Platform Promoting European STEM talents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriella Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Audas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lizy-Destrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MELiSSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity indicators and digitalisation for monitoring circular space and terrestrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MELiSSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space, Agency (ESA), Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification process of a simulation platform for the MELiSSA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MELiSSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy as a key for industrial value chain resilience in a post-COVID world: what do future engineers think?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing LCA, circularity and sustainability indicators for sustainable design: results from a hands-on project with 87 engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Kravchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pigosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.681-690, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Development Opportunities for Refrigeration Socio-Technical System Using the Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1263-1272, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental and economic sustainability of autonomous systems: A case study in the agricultural industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wattonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Life Cycle Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Grenoble, France. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy performances assessment for sustainable design recommendations: Case study of a supermarket's refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIRP Life Cycle Engineering (LCE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Grenoble, France. pp.328-333, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product circularity indicators: what contributions in designing for a circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2129 - 2138, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-cost-and-environment: ontological analysis and comparison of service representation approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Design Conference - DESIGN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2197-2206, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Making the Transition From Traditional Innovation Teaching Towards Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2020-22754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting on the environmental impact of research activities: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIRP Life Cycle Engineering (LCE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Grenoble, France. pp.754-758, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-tool approach to close-the-loop on critical raw materials: a case study on platinum from catalytic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Symposium on Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How circular economy and industrial ecology concepts are intertwined? A bibliometric and text mining analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Symposium on Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the relevance of serious game elements for effectively teaching innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DesignSociety, Aug 2019, Delft, Netherlands. pp.439-448, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Robustness of Circularity Indicators: Empirical Insights from Workshops on an Industrial Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3401-3410, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avniR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing product circularity performance for optimized green profit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference IDETC/CIE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un référentiel de compétences en support au processus d'innovation radicale en mode need seeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diya Moubdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vène-Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-indicators: a web-based platform to monitor and improve the circularity potential of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference IDETC/CIE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovative Projects for and with Elderly People: Insights from Participatory Design Contests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3861-3870, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity Indicators: the Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support for R&D activities of innovative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kokkolaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2018: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2018, Québec, Canada. pp.V02AT03A046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the FBS model of designing for usage-driven innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2018: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency framework to support need seeker innovation training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diya Moubdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vène-Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Product Design Education, E&amp;PDE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing RID Methodology through the Lens of Innovative Abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/IDC.2018.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid top-down and bottom-up framework to measure products' circularity performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATEGORIZING USERS PAINS, USAGE SITUATIONS AND EXISTING SOLUTIONS IN FRONT END OF INNOVATION: THE CASE OF SMART LIGHTING PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering urban-centered innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo in situ experimentations projects by innovative cleantech start-ups in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, Massachusetts, United States. pp.DETC2015-47631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of problem setting before developing a business model canvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and institutional views on eco-innovation: synthesis of the round table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD annual workshop 2015 on "The challenges of eco-innovation: From eco-ideation toward sustainable business models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EcoSD, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Efficient Eco-Innovation Workshop Process in Complex System Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaé Auclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DSM Value Bucket Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research into Design - ICoRD'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bangalore, India. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-2229-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evaluation of ideas in early phases: a challenging issue for design teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UIPC-Monitor tool for augmenting idea maturity with proofs of Utility, Innovation, Profitability and Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Design Creativity - 3rd ICDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bangalore, India. pp.184-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New research opportunities in eco-innovation from two years of collaborative research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale des idées en phase amont : un défi pour les équipes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque national AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France. pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Sustainable Performance of Industrial System Alternatives by Integrating Environment, Costs, Clients and Exploitation Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference - IDETC/CIE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, New-York, United States. Paper No. DETC2014-34882, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-34882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design vs. eco-innovation: an industrial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference - DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.1501-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte de l'empreinte environnementale de systèmes industriels complexes par une approche d'ACV basée sur des scénarios d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. sfgp2013120658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l'éco-conception de systèmes industriels complexes par la génération d'un portefeuille de projets de R&D éco-innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. sfgp2013120659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating LCA-based models into design process for buildings: a study of the existing practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Bentos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management - LCM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. Paper no. 327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a structured functional unit definition framework to limit LCA results variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management - LCM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. Paper no. 484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and selection of eco-innovative R&D projects in complex systems industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Design Conference - DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.767-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards parametric environmental profiles of complex industrial systems in preliminary design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. Paper no. DETC2011-47376, pp. 241-250, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2011-47376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complexity of environmental assessments of complex industrial systems with a Lean 6 Sigma approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Complex System Design &amp; Management - CSDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. pp. 279-294, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15654-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Contribution of a Subsystem to the Environmental Impact of a Complex System: Application to Aluminium Electrolysis Conversion Substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. Paper no. GEDI-P109, p. 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency assessment of an evolutive design system of car contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engineering Design - ICED 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Palo Alto, CA, United States. pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User tests for the convergence of a car silhouettes design model using an Interactive Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. Virtual Concept_P104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective de profils évolutifs de voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque des sciences de la conception et de l'innovation - CONFERE 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Angers, France. pp.ID40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Encoding of the Genes of a Closed Curve for interactively create innovative car Silhouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Design Conference - DESIGN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia. pp.1243-1254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate climate ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Umbricht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and Choice of Appropriate Set of Circularity Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique Annuel EcoSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chatillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Monitoring Progress Towards the Circular Economy - Application to the Heavy Vehicle Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Student-Company Meeting Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Close the Loop of Platinum from Heavy Vehicles Catalytic Converters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th biennial conference of the International Society for Industrial Ecology (ISIE) and the 25th annual conference of the International Symposium on Sustainable Systems and Technology (ISSST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chicago, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Design & Circular Economy of Heavy-Duty & Off-Road (HDOR) Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chatenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Circular Economy of Heavy-Duty & Off-Road Vehicles and Associated Key Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Université-Industrie sur le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montreuil, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECADIESE: a new method to assess buildings’ sustainable value through functional performance and externalities integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development opportunities of ecodesign tools for the building sector - A French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 10, pp.49 - 62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design: A systematic and usage-driven innovation methodology to ensure usefulness for users and profitability for companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, In press, 978-2-7598-3066-4. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-3066-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ЦИРКУЛЯРНА ЕКОНОМІКА Навчальний посібник</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yosipivna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rostislavovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-617-521-028-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'éco-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 9782356715784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs de circularité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux d’écoconception associés à l’économie circulaire - EcoSD Annual Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Sustainable Performance of Industrial System Alternatives in Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Da Costa; Danielle Attias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Economy - Paradoxes and Trends in Energy and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, Sustainability and Innovation, 978-3-319-79059-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design: Innover par les usages grâce à l’identification de poches de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Hemmer, Olaf; Poissonnier, Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur(s) et Management, 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.269 - 287, 2018, 978-2-37687-072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir durablement et éco-innover : comment vous orienter dans ce chapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cluzel F., Yannou B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation - Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, pp.1495, 2016, Les Fiches Pratiques - Génie Industriel, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DECADIESE methodology: Extending usage and value creation perspectives of a building by value and externalities management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EcoSD annual workshop 2016 on "How ecodesign of products and services can embrace the use stage?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-ideation and eco-selection of R&D projects for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The challenges of eco-innovation: From eco-ideation toward sustainable business models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.43-54, 2016, Développement Durable, 978-2-35671-401-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et représenter des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation : Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, 2015, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter un projet d’innovation – Le carnet de bord de l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation : Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, 2015, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innover rapidement grâce à la roue de la stratégie d'éco-conception de Brezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannou B., Farel R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation - Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, pp.393-401, 2011, Les Fiches Pratiques - Génie Industriel, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse de Cycle de Vie comme outil de reconception et de conduite du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannou B., Farel R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation - Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, pp.420-429, 2011, Les Fiches Pratiques - Génie Industriel, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition : À la limite — Innover à la mesure du monde — 2055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Santolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18774267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design (Teaser)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which levers of action for researchers to minimize the environmental impact of their activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers d'action du chercheur pour minimiser l'impact environnemental de ses activités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation à l’économie circulaire pour les ingénieurs de la transition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition ou révolution: quelles organisations pour le monde d'après ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Climate Ratings: Assessing Divergence from Scientific Expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Umbricht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A firm level Environmental Kuznets Curve Evaluation: thresholds in a cross-sectional dataset of mid-sized companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Costa I Coromina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fox Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuille de route Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V2.1, CentraleSupélec, Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SODECO - Quelle soutenabilité de la donnée au service de l'écoconception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Jusselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EcoSD. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVEC - Analyse de la Valeur pour l'Eco-Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in eco-design - Additional material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec, Université Paris-Saclay; AgroParisTech - INRA; University of Illinois at Urbana Champaign. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'Eco-Conception : Etat des lieux de la Recherche dans le Bâtiment en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CentraleSupélec, Université Paris-Saclay. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered selection of innovative ideas and projects for incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des usages en éco-conception de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EcoSD. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutive design of car silhouettes using an interactive genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design implementation for complex industrial system : From scenario-based LCA to the definition of an eco-innovative R&D projects portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Ecole Centrale Paris, 2012. English. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ECAP0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00760580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD Annual Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. Presses de l'Ecole des Mines, 2016, Developpement Durable, 2356714014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Cluzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Cluzel, Maître de Conférences en Ingénierie de la Conception, Laboratoire Génie Industriel, CentraleSupélec, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8427-9536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=UGa2d30AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Maître de Conférences et responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de la Conception</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) au </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Génie Industriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentraleSupélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au sein de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en section CNU 60 (Mécanique, génie mécanique, génie civil). Je suis docteur en génie industriel de l’Ecole Centrale Paris (2012), titulaire d'un master en génie industriel de l'Ecole Centrale Paris (2008) et ingénieur en mécanique de Supméca Paris (2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes projets de recherche et d’enseignement concernent l'économie circulaire et l’ingénierie de l’innovation. Je suis membre de la </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et de l’association de chercheurs en éco-conception </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Je suis fondateur associé de la start-up </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyB'RID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, spin-off du Laboratoire Génie Industriel créée en 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">______________________________</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche (sélection)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèse en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Marine Kohler (2026, 50%) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Vers un système de notation de la performance climatique standard : analyses d’impact, opérationnelles et économiques dans le cadre de la neutralité carbone des entreprises internationales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIFRE Greenly.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Cristian Caceres Mendoza (2026, 25%) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Etude des flux de matières plastiques pour le développement d’un recyclage en circuit-court au moyen de la fabrication additive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet ANR GreenLocal3D.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Gabrielle Gentric (2025, 50%) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Intégration des concepts de l’Economie Circulaire au processus de conception amont de prototypes automobiles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIFRE Style & Design.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'Elise Dupont (2025, 50%) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Intégration de la dimension environnementale en conception amont de systèmes d'armes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, bourse de thèse AID/DGA & Thales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution au développement de la méthodologie d’innovation radicale tirée par les usages Radical Innovation Design®, issue des travaux du professeur Bernard YANNOU et de l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de la Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Laboratoire Génie Industriel (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Doctorat (2012) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Eco-design implementation for complex industrial systems - From scenario-based LCA to the definition of an eco-innovative R&D projects portfolio”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, bourse CIFRE Alstom Grid.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">______________________________</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable et intervenant de la </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mention Design and System Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (45 étudiants), spécialité de 3ème année du cursus ingénieur CentraleSupélec ; au sein de la mention :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reponsable du cours </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de la Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des master classes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du cours </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie Industrilelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (18h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séquence Thématique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie Circulaire & Systèmes Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (90 étudiants, 8 semaines) de la 2ème année du cursus ingénieur CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du cours </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer la Recherche scientifique durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (30h) lancé pour la première fois en 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires thématiques et de stages recherche dans le cadre du Master </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISC) de l'Université Paris-Saclay, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">parcours </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de la conception et des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervenant en économie circulaire dans le Master Economie de l'Environnement, de l'Energie et des Transports (EEET) de l'Université Paris-Saclay, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">parcours </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 Economie de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de la semaine de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formation doctorale </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoDoCS &amp;quot;Eco-Design of Complex Systems&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (8 éditions) dans le cadre de l’association de chercheurs en éco-conception </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du réseau </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Mart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de la </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of corporate climate ratings: Assessing divergence from scientific expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Umbricht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 226, pp.116352. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2025.116352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Circular Economy Scenarios for Automobile Polystyrene Prototypes Using a Comparative Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gonzalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42824-025-00174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics in the circular economy: An inclusive research landscape of the thematic trends and future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.112182. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing the socio-technical refrigeration system with Radical Innovation Design methodology to target innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2024.2332904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the design for product circularity toolkit with hierarchical computation of circularity maturity diagram and redesign circular strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.140742. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.140742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radical innovation design comparator to evaluate the effectiveness of design solutions according to usage contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (e44), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2024.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of circular economy metrics: Expert visions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.107565. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2024.107565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to help teachers and designers complete individual tasks when co-designing industrial engineering games – Application to the design of an innovation management game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1229-1248. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2023.2212248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing an optimized refrigeration system based on sustainability and operational scenarios applied to four supermarket architectures in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 392, pp.136307. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-level circularity metrics based on the “Closing–Slowing Future–Past” quadrant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.395-411. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2022.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nexus Between Life Cycle Assessment, Circularity and Sustainability Indicators—Part II: Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pigosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Kravchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43615-022-00160-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative life cycle assessment and costing of an autonomous lawn mowing system with human-operated alternatives: implication for sustainable design improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wattonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2021.1919785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tool methodology to evaluate action levers to close the loop on critical materials – Application to precious metals used in catalytic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2021.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling, remanufacturing and recovering heavy vehicles in a circular economy - Technico-economic and organisational lessons learnt from an industrial pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.104684. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the loop on platinum from catalytic converters: Contributions from material flow analysis and circularity indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs catalyseurs de l’économie circulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taxonomy of circular economy indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.542-559. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the end-of-life of light and heavy vehicles in the U.S.: comparison with the European union in a circular economy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-019-00897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a circular economy for platinum in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for Environment Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-driven problem design for radical innovation in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjinnov-2016-000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about the circular economy of vehicles in the U.S.? An extension of the analysis done in the EU by Saidani et al. (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissa Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.287-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy vehicles on the road towards the circular economy: Analysis and comparison with the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the relevant problems leading to pain and usage driven innovations: the DSM Value Bucket algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.131-146. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16666311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess Product Performance in the Circular Economy? Proposed Requirements for the Design of a Circularity Measurement Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research directions in eco-innovation: a French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0332-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-ideation and eco-selection of R&D projects portfolio in complex systems industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112 (5), pp.4329-4343. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNPC innovativeness set of indicators for idea or project selection and maturation in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain F Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz B Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3-4), pp.205-221. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2016.1161562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation scenarios in industrial system LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp 231-245. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0631-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-phase memory: A tool for the sustainable construction and renovation of residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.53-70. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and interactive sketching tool for innovative car shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (01), pp 1-22. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using evolutionary design to interactively sketch car silhouettes and stimulate designer's creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for an adapted management process to evolve from unsupervised Life Cycle Assessment of complex industrial systems towards an eco-designing organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X12446663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie II) : Applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 611, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception durable (Partie I) : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centraliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 609, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Post-Consumer Plastic Waste Management in Europe: Indicators and Macro-Environmental Barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Manchester (UK), United Kingdom. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à niveau de systèmes médicaux complexes dans une perspective d’économie circulaire : évaluation de soutenabilité et accompagnement des pratiques industrielles et hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calixto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM2LOOP, Nov 2025, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a knowledge model to promote eco-design in the space sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Debonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rosak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2025 - Congrès Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Use of Medical Devices in Operating Rooms: Leveraging Eco-Design to Reduce Environmental Impact without Compromising Surgical Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Blalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Agathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Aubrege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MCV 2025 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubaines et écueils de l'éco-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET RSE 2024 - Ecoconception : mythe ou réalité ? (De la théorie à la pratique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prospectif de stratégie environnementale orientée produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transition approach for reuse and repair of manufactured products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cavtat-Dubrovnik, Croatia. pp.1477-1486, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2024.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of circularity measures for polystyrene prototypes in a French prototyping SME A people side of change approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentric Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gonzalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge model for designing sustainable refrigeration systems: Application to European supermarkets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering,Technology, and Innovation (ICE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for circular reconstruction of post-disaster territory: core elements and adequate Re-X strategies model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Hellenic Society for Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Internal Actors Diagnosis of Circular Economy in an Industrial SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gonzalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Jul 2023, Bordeaux, France. pp.2745-2754, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and drivers for an efficient integration of eco-design of complex systems: a case study in the french military industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICED, Jul 2023, Bordeaux, France. pp.717-726, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover par les usages sur un périmètre d'activité : la méthodologie Radical Innovation Design illustrée par son jeu sérieux sur l'innovation de la mobilité sur le Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A circular product design toolkit: methodological background, basic principles and building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity indicators and digitalisation for monitoring circular space and terrestrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MELiSSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space, Agency (ESA), Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MELiSSA Project in the ESA_Lab@ Initiative: A Brainstorming Platform Promoting European STEM talents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriella Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Audas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lizy-Destrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MELiSSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification process of a simulation platform for the MELiSSA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MELiSSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy as a key for industrial value chain resilience in a post-COVID world: what do future engineers think?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing LCA, circularity and sustainability indicators for sustainable design: results from a hands-on project with 87 engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Kravchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pigosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.681-690, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Development Opportunities for Refrigeration Socio-Technical System Using the Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1263-1272, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product circularity indicators: what contributions in designing for a circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2129 - 2138, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-cost-and-environment: ontological analysis and comparison of service representation approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Design Conference - DESIGN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2197-2206, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Making the Transition From Traditional Innovation Teaching Towards Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2020-22754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting on the environmental impact of research activities: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIRP Life Cycle Engineering (LCE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Grenoble, France. pp.754-758, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy performances assessment for sustainable design recommendations: Case study of a supermarket's refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIRP Life Cycle Engineering (LCE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Grenoble, France. pp.328-333, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental and economic sustainability of autonomous systems: A case study in the agricultural industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wattonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Life Cycle Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Grenoble, France. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-tool approach to close-the-loop on critical raw materials: a case study on platinum from catalytic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Symposium on Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How circular economy and industrial ecology concepts are intertwined? A bibliometric and text mining analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Symposium on Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un référentiel de compétences en support au processus d'innovation radicale en mode need seeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diya Moubdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vène-Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Robustness of Circularity Indicators: Empirical Insights from Workshops on an Industrial Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3401-3410, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Salehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">avniR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing product circularity performance for optimized green profit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference IDETC/CIE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the relevance of serious game elements for effectively teaching innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DesignSociety, Aug 2019, Delft, Netherlands. pp.439-448, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-indicators: a web-based platform to monitor and improve the circularity potential of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference IDETC/CIE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovative Projects for and with Elderly People: Insights from Participatory Design Contests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3861-3870, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity Indicators: the Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support for R&D activities of innovative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kokkolaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2018: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2018, Québec, Canada. pp.V02AT03A046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the FBS model of designing for usage-driven innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2018: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency framework to support need seeker innovation training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diya Moubdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vène-Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Product Design Education, E&amp;PDE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing RID Methodology through the Lens of Innovative Abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/IDC.2018.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATEGORIZING USERS PAINS, USAGE SITUATIONS AND EXISTING SOLUTIONS IN FRONT END OF INNOVATION: THE CASE OF SMART LIGHTING PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid top-down and bottom-up framework to measure products' circularity performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo in situ experimentations projects by innovative cleantech start-ups in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, Massachusetts, United States. pp.DETC2015-47631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering urban-centered innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of problem setting before developing a business model canvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alborz Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and institutional views on eco-innovation: synthesis of the round table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD annual workshop 2015 on "The challenges of eco-innovation: From eco-ideation toward sustainable business models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EcoSD, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Efficient Eco-Innovation Workshop Process in Complex System Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaé Auclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DSM Value Bucket Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research into Design - ICoRD'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bangalore, India. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-2229-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New research opportunities in eco-innovation from two years of collaborative research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evaluation of ideas in early phases: a challenging issue for design teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UIPC-Monitor tool for augmenting idea maturity with proofs of Utility, Innovation, Profitability and Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Design Creativity - 3rd ICDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bangalore, India. pp.184-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale des idées en phase amont : un défi pour les équipes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque national AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France. pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design vs. eco-innovation: an industrial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bertoluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Design Conference - DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.1501-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Sustainable Performance of Industrial System Alternatives by Integrating Environment, Costs, Clients and Exploitation Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference - IDETC/CIE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, New-York, United States. Paper No. DETC2014-34882, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-34882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte de l'empreinte environnementale de systèmes industriels complexes par une approche d'ACV basée sur des scénarios d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. sfgp2013120658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l'éco-conception de systèmes industriels complexes par la génération d'un portefeuille de projets de R&D éco-innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. sfgp2013120659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating LCA-based models into design process for buildings: a study of the existing practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Bentos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management - LCM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. Paper no. 327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a structured functional unit definition framework to limit LCA results variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management - LCM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. Paper no. 484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and selection of eco-innovative R&D projects in complex systems industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Design Conference - DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.767-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards parametric environmental profiles of complex industrial systems in preliminary design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference - IDETC/CIE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. Paper no. DETC2011-47376, pp. 241-250, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2011-47376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complexity of environmental assessments of complex industrial systems with a Lean 6 Sigma approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Complex System Design &amp; Management - CSDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. pp. 279-294, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15654-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Contribution of a Subsystem to the Environmental Impact of a Complex System: Application to Aluminium Electrolysis Conversion Substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. Paper no. GEDI-P109, p. 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency assessment of an evolutive design system of car contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engineering Design - ICED 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Palo Alto, CA, United States. pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User tests for the convergence of a car silhouettes design model using an Interactive Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. Virtual Concept_P104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective de profils évolutifs de voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque des sciences de la conception et de l'innovation - CONFERE 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Angers, France. pp.ID40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Encoding of the Genes of a Closed Curve for interactively create innovative car Silhouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Design Conference - DESIGN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia. pp.1243-1254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate climate ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Umbricht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Monitoring Progress Towards the Circular Economy - Application to the Heavy Vehicle Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Student-Company Meeting Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and Choice of Appropriate Set of Circularity Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique Annuel EcoSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chatillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Close the Loop of Platinum from Heavy Vehicles Catalytic Converters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th biennial conference of the International Society for Industrial Ecology (ISIE) and the 25th annual conference of the International Symposium on Sustainable Systems and Technology (ISSST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chicago, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Circular Economy of Heavy-Duty & Off-Road Vehicles and Associated Key Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Université-Industrie sur le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montreuil, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Design & Circular Economy of Heavy-Duty & Off-Road (HDOR) Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chatenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development opportunities of ecodesign tools for the building sector - A French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 10, pp.49 - 62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECADIESE: a new method to assess buildings’ sustainable value through functional performance and externalities integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design: A systematic and usage-driven innovation methodology to ensure usefulness for users and profitability for companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, In press, 978-2-7598-3066-4. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-3066-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ЦИРКУЛЯРНА ЕКОНОМІКА Навчальний посібник</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yosipivna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rostislavovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-617-521-028-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'éco-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 9782356715784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs de circularité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux d’écoconception associés à l’économie circulaire - EcoSD Annual Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Sustainable Performance of Industrial System Alternatives in Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Da Costa; Danielle Attias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Economy - Paradoxes and Trends in Energy and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, Sustainability and Innovation, 978-3-319-79059-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design: Innover par les usages grâce à l’identification de poches de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Hemmer, Olaf; Poissonnier, Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur(s) et Management, 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.269 - 287, 2018, 978-2-37687-072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-ideation and eco-selection of R&D projects for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The challenges of eco-innovation: From eco-ideation toward sustainable business models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.43-54, 2016, Développement Durable, 978-2-35671-401-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir durablement et éco-innover : comment vous orienter dans ce chapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cluzel F., Yannou B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation - Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, pp.1495, 2016, Les Fiches Pratiques - Génie Industriel, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DECADIESE methodology: Extending usage and value creation perspectives of a building by value and externalities management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EcoSD annual workshop 2016 on "How ecodesign of products and services can embrace the use stage?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et représenter des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation : Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, 2015, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter un projet d’innovation – Le carnet de bord de l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation : Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, 2015, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innover rapidement grâce à la roue de la stratégie d'éco-conception de Brezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannou B., Farel R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation - Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, pp.393-401, 2011, Les Fiches Pratiques - Génie Industriel, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse de Cycle de Vie comme outil de reconception et de conduite du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannou B., Farel R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déployer l'innovation - Méthodes, outils, pilotage et cas d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, pp.420-429, 2011, Les Fiches Pratiques - Génie Industriel, 978-2-85059-129-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition : À la limite — Innover à la mesure du monde — 2055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Santolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18774267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design (Teaser)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which levers of action for researchers to minimize the environmental impact of their activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers d'action du chercheur pour minimiser l'impact environnemental de ses activités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation à l’économie circulaire pour les ingénieurs de la transition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition ou révolution: quelles organisations pour le monde d'après ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Climate Ratings: Assessing Divergence from Scientific Expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Umbricht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A firm level Environmental Kuznets Curve Evaluation: thresholds in a cross-sectional dataset of mid-sized companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Costa I Coromina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fox Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuille de route Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V2.1, CentraleSupélec, Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SODECO - Quelle soutenabilité de la donnée au service de l'écoconception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Jusselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EcoSD. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVEC - Analyse de la Valeur pour l'Eco-Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives in eco-design - Additional material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec, Université Paris-Saclay; AgroParisTech - INRA; University of Illinois at Urbana Champaign. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'Eco-Conception : Etat des lieux de la Recherche dans le Bâtiment en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CentraleSupélec, Université Paris-Saclay. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered selection of innovative ideas and projects for incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekhradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des usages en éco-conception de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EcoSD. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutive design of car silhouettes using an interactive genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Dihlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design implementation for complex industrial system : From scenario-based LCA to the definition of an eco-innovative R&D projects portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Ecole Centrale Paris, 2012. English. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ECAP0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00760580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD Annual Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. Presses de l'Ecole des Mines, 2016, Developpement Durable, 2356714014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33A1DEB9"/>
+    <w:nsid w:val="29BA86A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DD6EE78"/>
+    <w:nsid w:val="D1A2DCA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="091C9160"/>
+    <w:nsid w:val="8660D87D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DA6062D1"/>
+    <w:nsid w:val="20670E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8427-9536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgi.centralesupelec.fr/en/node/136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgi.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.designsociety.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecosd.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hybrid-innovation.net/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/centralesup%C3%A9lec-design-sciences" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/formation/master/ingenierie-des-systemes-complexes/m2-sciences-de-la-conception-et-des-systemes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/formation/master/economie-de-lenvironnement-de-lenergie-et-des-transports/m2-economie-de-lalimentation-durable" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecodocs.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-mart.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.designsociety.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kohler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Umbricht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116352" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gentric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gonzalo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42824-025-00174-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Shevchenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shams Esfandabadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Ranjbari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mesa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112182" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.140742" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853722v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.24" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2023.2212248" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.09.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pigosso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kravchenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-022-00160-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Kim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2021.01.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Pan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wattonville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greenlee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2021.1919785" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2020.5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104684" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0346" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Kendall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00897-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648438v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjinnov-2016-000149" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2017.06.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16666311" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling2010006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.08.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0332-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Farel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alborz B Bekhradi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2016.1161562" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0631-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875546v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Picon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Zaraket" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2013.08.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850471v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dihlmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748707v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.02.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748708v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X12446663" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850651v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz Sanchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.01.056" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Debonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rosak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calixto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393728v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blalate" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabouis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agathon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aubrege" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.150" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentric Gabrielle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976522v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dupont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296049v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.72" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202300v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.275" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriella Sarah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Audas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sobas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.68" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.123" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866926v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.76" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035786v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Villanueva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.130" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22754" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879669v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rebours" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.129" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886470v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.47" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.347" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270135v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035975v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Moubdi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline V&#232;ne-Rautureau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.393" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alborz Bekhradi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kokkolaras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786722v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0322" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vallette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chabbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257787v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340799v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331092v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Auclaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144434v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144427v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188806v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144404v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144384v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34882" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875335v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144335v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Bentos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850562v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794428v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794628v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47376" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794740v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Afonso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_20" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89B48F0998DC89488F35AAC592B6E0FE18E33807/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796940v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797007v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796974v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954814v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954813v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571583v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340766v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571580v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188801v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yazidi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04489576v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3066-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yosipivna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rostislavovna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489378v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latortue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-chantiers-de-leco-conception/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830664v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683453v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450840v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683497v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797036v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18774267" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04484184v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368234v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367496v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954206v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170003v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Costa I Coromina" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fox Penner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349108v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368214v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jusselme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garcia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charbuillet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bellini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032930v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michelin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084355v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912988v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683328v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bekhradi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368220v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797020v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00760580v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0037" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360465v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8427-9536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=UGa2d30AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgi.centralesupelec.fr/en/node/136" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgi.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.designsociety.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecosd.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hybrid-innovation.net/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/centralesup%C3%A9lec-design-sciences" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/formation/master/ingenierie-des-systemes-complexes/m2-sciences-de-la-conception-et-des-systemes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/formation/master/economie-de-lenvironnement-de-lenergie-et-des-transports/m2-economie-de-lalimentation-durable" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecodocs.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-mart.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.designsociety.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kohler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Umbricht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116352" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gentric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gonzalo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42824-025-00174-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Shevchenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shams Esfandabadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Ranjbari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mesa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.140742" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lecomte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.24" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107565" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Ma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2023.2212248" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.09.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pigosso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kravchenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-022-00160-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Pan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wattonville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greenlee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2021.1919785" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2021.01.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2020.5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104684" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Kendall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12852" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069631v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0346" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00897-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjinnov-2016-000149" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2017.06.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377034v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16666311" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling2010006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0332-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.08.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Farel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alborz B Bekhradi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2016.1161562" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0631-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Picon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Zaraket" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2013.08.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dihlmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748707v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.02.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748708v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X12446663" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz Sanchez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.01.056" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calixto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Debonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rosak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blalate" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabouis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agathon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aubrege" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854185v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976522v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dupont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.150" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentric Gabrielle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.275" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.72" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriella Sarah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Audas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sobas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.68" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.76" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035786v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Villanueva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.130" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22754" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rebours" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.129" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.123" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Moubdi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline V&#232;ne-Rautureau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202239v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.347" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270135v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770943v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.47" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270137v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.393" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alborz Bekhradi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kokkolaras" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786722v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790118v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0322" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vallette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571581v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257787v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chabbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340799v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448805v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331092v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Auclaire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144404v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34882" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875335v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875337v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144335v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Bentos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794628v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47376" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794740v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Afonso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_20" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89B48F0998DC89488F35AAC592B6E0FE18E33807/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796940v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796963v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797007v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796974v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074132v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954813v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954814v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571583v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571580v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yazidi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188801v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04489576v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3066-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181355v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yosipivna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rostislavovna" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489378v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latortue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-chantiers-de-leco-conception/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460293v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683453v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450840v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450849v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448851v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683491v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797029v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797036v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534045v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18774267" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04484184v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368232v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367496v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954206v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170003v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Costa I Coromina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fox Penner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349108v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368214v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jusselme" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garcia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charbuillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bellini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032930v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michelin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084355v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912988v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683328v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bekhradi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797020v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00760580v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360465v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>