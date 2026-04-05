--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1152,173 +1152,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre le lettrisme au sérieux, en dépit des lettristes</w:t>
+                <w:t xml:space="preserve">Marc'O : du lettrisme à l'opéra-rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 218</w:t>
+              <w:t xml:space="preserve">, 2025, 223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016634v1</w:t>
+                <w:t xml:space="preserve">hal-05116302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc'O : du lettrisme à l'opéra-rock</w:t>
+                <w:t xml:space="preserve">Prendre le lettrisme au sérieux, en dépit des lettristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 223</w:t>
+              <w:t xml:space="preserve">, 2025, 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116302v1</w:t>
+                <w:t xml:space="preserve">hal-05016634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si je reste dans les mémoires, ce sera pour une histoire de slip. » Entretien avec Jan Bucquoy</w:t>
               </w:r>
@@ -1367,169 +1367,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Portrait de Marcel Broodthaers en zwanzeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.82-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serge Berna, un besoin fou de vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582334v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04565424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment sur le cosmos (Un discours de la méthode)</w:t>
               </w:r>
@@ -3373,51 +3373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2386349"/>
+    <w:nsid w:val="554ADF8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3604,51 +3604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-coadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8420-9727" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117695084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49549386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsarchivio.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lanerthe.wixsite.com/editionslanerthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9524&amp;amp;menu=2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01478271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taroop Et Glabel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semiose.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.020.0155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.017.0187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.015.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-coadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8420-9727" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117695084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49549386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsarchivio.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lanerthe.wixsite.com/editionslanerthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9524&amp;amp;menu=2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01478271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taroop Et Glabel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semiose.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.020.0155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.017.0187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.015.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>