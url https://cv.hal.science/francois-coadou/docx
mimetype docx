--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -367,164 +367,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apologie de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Carreau, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il créait des choses désagréables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Coadou. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art Book Magazine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-8216-0158-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art Book Magazine</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04046576v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04515333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments pour Isidore Isou</w:t>
               </w:r>
@@ -1367,169 +1367,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serge Berna, un besoin fou de vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Portrait de Marcel Broodthaers en zwanzeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.82-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565424v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04582334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment sur le cosmos (Un discours de la méthode)</w:t>
               </w:r>
@@ -3373,51 +3373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="554ADF8F"/>
+    <w:nsid w:val="18F4CAF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3604,51 +3604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-coadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8420-9727" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117695084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49549386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsarchivio.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lanerthe.wixsite.com/editionslanerthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9524&amp;amp;menu=2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01478271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taroop Et Glabel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semiose.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.020.0155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.017.0187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.015.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-coadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8420-9727" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117695084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49549386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsarchivio.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lanerthe.wixsite.com/editionslanerthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9524&amp;amp;menu=2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01478271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taroop Et Glabel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semiose.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.020.0155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.017.0187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.015.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>