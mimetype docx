--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> François Coadou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professeur à l'Ecole nationale supérieure d'art et de design de Limoges - Chercheur au laboratoire EHIC</w:t>
+        <w:t xml:space="preserve">Professeur à l'Ecole nationale supérieure d'art et de design de Limoges - Laboratoire EHIC Université de Limoges</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -174,894 +174,969 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ernest T. face à face François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest T.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Semiose, 2026, 978-2377390892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Situation explosive !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archivio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, La vie privée des oeuvres, ISBN 978-2-9589543-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Frankin, Personne et les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Coadou; Frédéric Thomas. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nerthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782490774333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04046584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologie de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Carreau, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il créait des choses désagréables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Coadou. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art Book Magazine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-8216-0158-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments pour Isidore Isou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Coadou. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art Book Magazine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-8216-0092-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations, dérives, détournements. Statuts et usages de la littérature et des arts chez Guy Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Sabot; François Coadou. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art Book Magazine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-8216-0087-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Hubaut. Un éloge de l'impureté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENd éditions, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Debord, Lettres à Marcel Mariën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Coadou. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Nerthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9782490774333</w:t>
+              <w:t xml:space="preserve">, 2015, 2916862692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Carreau, 2022</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Culture c'est la règle, l'art c'est l'exception. Politiques de l'art et de la culture en France aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harmattan, 236 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-8216-0158-1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre des taxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taroop Et Glabel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2915199256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-8216-0092-8</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Inquiétude de la matière Bruno Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9782915199215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...467 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1071,1611 +1146,1611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autre face de l'Internationale situationniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Marc'O : du lettrisme à l'opéra-rock</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre le lettrisme au sérieux, en dépit des lettristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 223</w:t>
+              <w:t xml:space="preserve">, 2025, 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prendre le lettrisme au sérieux, en dépit des lettristes</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc'O : du lettrisme à l'opéra-rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 218</w:t>
+              <w:t xml:space="preserve">, 2025, 223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si je reste dans les mémoires, ce sera pour une histoire de slip. » Entretien avec Jan Bucquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brasero: revue de contre-histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.115-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berna, un besoin fou de vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de Marcel Broodthaers en zwanzeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.82-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment sur le cosmos (Un discours de la méthode)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do kre i s, revue haïtienne des cultures créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qui est le plus moral : créer une banque ou l’attaquer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 414, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lp.414.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones de refus et de légèreté : Robert Lebel, La Troisième horloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloup ! Gloup ! Gloup ! Noël Godin, la crème de la subversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brasero: revue de contre-histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situationnistes et l’exposition. Entre laboratoire et manifeste : à la recherche de nouvelles formes d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à Présence Panchounette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Exégètes, pour y voir clair… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oeuvre d’art à l’époque de sa reproductibilité technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépassement de l’art chez Guy Debord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépassement de l’art chez Guy Debord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Koechlin. Compositeur et humaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faites entrer l'infini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aragon et l’art moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faites entrer l'infini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Heiner Goebbels à Eisler ou Brecht, et au delà. Esquisse d’une définition et d’une provenance possible du dispositif artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue OHM, Ecole des Beaux Arts de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25, pp.97-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descartes et Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Philosophoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20 (2), pp.155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/phoir.020.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'automate spirituel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Philosophoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (2), pp.187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/phoir.017.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une lecture de Philosophie première de Vladimir Jankélévitch (1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Philosophoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 15 (3), pp.197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/phoir.015.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2685,627 +2760,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il faut voler selon la position qu’on occupe dans la société » : Offenbach, Meilhac et Halévy par-delà bien et mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Mirande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Offenbach : Les Brigands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Opéra National de Paris, pp.42-45, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de Marcel Mariën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Coadou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Il créait des choses désagréables ». Marcel Mariën et l’activité surréaliste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Art Book Magazine, pp.83-105, 2022, 978-2-8216-0158-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’était la poésie dans la vie de tous les jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Collet; André Éric Létourneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art performance, manœuvre, coefficients de visibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses du réel, 2019, 978-2-37896-024-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique, métaphysique et politique chez Isidore Isou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Fabre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isidore Isou, volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Lettre volée, pp.9-127, 2019, 978-2-87317-540-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schulz et le problème des identités : remarques à partir de Bilder finden de Benjamin Geissler et de l’affaire des fresques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Malgorzata Smorag-Goldberg; Marek Tomaszewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruno Schulz, entre modernisme et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Improviste, 2018, 978-2-913764-61-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur le détournement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Coadou; Philippe Sabot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Situations, dérives, détournements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Art Book Magazine, pp.55-79, 2017, 978-2-8216-0087-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettrisme, mystique juive et messianisme chez Isidore Isou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Coadou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments pour Isidore Isou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Art Book Magazine, pp.113-130, 2017, 978-2-8216-0092-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Debord et Marcel Mariën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Guy; Laurence Le Bras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire Debord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'échappée, 2016, 9782373090017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3373,51 +3448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18F4CAF5"/>
+    <w:nsid w:val="7BA27669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3604,51 +3679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-coadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8420-9727" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117695084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49549386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsarchivio.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lanerthe.wixsite.com/editionslanerthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9524&amp;amp;menu=2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01478271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taroop Et Glabel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semiose.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.020.0155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.017.0187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.015.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-coadou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8420-9727" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117695084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49549386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest T." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768848v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsarchivio.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lanerthe.wixsite.com/editionslanerthe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9524&amp;amp;menu=2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01478271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taroop Et Glabel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semiose.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.020.0155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.017.0187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.015.0197" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>