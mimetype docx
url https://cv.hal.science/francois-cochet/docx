--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -238,191 +238,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtenir l’obéissance d’une Armée de masse : les réflexions de l’Armée française a la fin du XIXe Siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Présentation », introduction au dossier « Le sport et la Grande Guerre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dietschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la documentation francaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Inflexions. Civils et militaires : pouvoir dire, 24, pp.73-81</w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 251, pp.10-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539603v1</w:t>
+                <w:t xml:space="preserve">halshs-02417866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Présentation », introduction au dossier « Le sport et la Grande Guerre »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtenir l’obéissance d’une Armée de masse : les réflexions de l’Armée française a la fin du XIXe Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 251, pp.10-23</w:t>
+              <w:t xml:space="preserve">la documentation francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Inflexions. Civils et militaires : pouvoir dire, 24, pp.73-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02417866v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -641,303 +641,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des multitraumatisés ; les prisonniers de guerre</w:t>
+                <w:t xml:space="preserve">Les Évolutions des armes du fantassin et les dangers perçus du champ de bataille de 1870 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience combattante : XIXe-XXIe siècles. 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Metz, France. pp.35-44</w:t>
+              <w:t xml:space="preserve">Pratiques militaires et globalisation, XIXe-XXe Siècles. Combattre, administrer, acculturer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. pp.63-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544096v1</w:t>
+                <w:t xml:space="preserve">hal-01547385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - L'expérience traumatique</w:t>
+                <w:t xml:space="preserve">Des multitraumatisés ; les prisonniers de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérience combattante : XIXe-XXIe siècles. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Metz, France. pp.15-18</w:t>
+              <w:t xml:space="preserve">, 2013, Metz, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544097v1</w:t>
+                <w:t xml:space="preserve">hal-01544096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Foi, religions et sacre dans la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Introduction - L'expérience traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foi, religions et sacre dans la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ossuaire de Douaumont; CRULH (Centre de recherche universitaire lorrain d’Histoire), Nov 2012, Verdun, France. pp. 7-13</w:t>
+              <w:t xml:space="preserve">Expérience combattante : XIXe-XXIe siècles. 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Metz, France. pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544283v1</w:t>
+                <w:t xml:space="preserve">hal-01544097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Évolutions des armes du fantassin et les dangers perçus du champ de bataille de 1870 à nos jours</w:t>
+                <w:t xml:space="preserve">Introduction - Foi, religions et sacre dans la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques militaires et globalisation, XIXe-XXe Siècles. Combattre, administrer, acculturer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. pp.63-77</w:t>
+              <w:t xml:space="preserve">Foi, religions et sacre dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ossuaire de Douaumont; CRULH (Centre de recherche universitaire lorrain d’Histoire), Nov 2012, Verdun, France. pp. 7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547385v1</w:t>
+                <w:t xml:space="preserve">hal-01544283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacquinot : de l’engage volontaire a l’officier de réserve</w:t>
               </w:r>
@@ -1754,151 +1754,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre : fin d'un monde, début d'un siècle : 1914-1918</w:t>
+                <w:t xml:space="preserve">Être soldat de la Révolution à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Défense, pp.517, 2013, 978-2-262-03313-2</w:t>
+              <w:t xml:space="preserve">Armand Collin, pp.288, 2013, 9782200248253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542058v1</w:t>
+                <w:t xml:space="preserve">hal-01527484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être soldat de la Révolution à nos jours</w:t>
+                <w:t xml:space="preserve">La Grande Guerre : fin d'un monde, début d'un siècle : 1914-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Collin, pp.288, 2013, 9782200248253</w:t>
+              <w:t xml:space="preserve">Ministère de la Défense, pp.517, 2013, 978-2-262-03313-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527484v1</w:t>
+                <w:t xml:space="preserve">hal-01542058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Messmer, au croisement du militaire, du colonial et du politique</w:t>
               </w:r>
@@ -2089,319 +2089,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drôle de guerre</w:t>
+                <w:t xml:space="preserve">Evolution de la doctrine militaire des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Muracciole; Guillaume Piketty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.346-348, 2015, Bouquins, 978-2-221-11632-6</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.337-339, 2015, 978-2-221-11632-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624692v1</w:t>
+                <w:t xml:space="preserve">hal-01624676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armée de terre française</w:t>
+                <w:t xml:space="preserve">Drôle de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Muracciole; Guillaume Piketty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.60-63, 2015, Bouquins, 978-2-221-11632-6</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.346-348, 2015, Bouquins, 978-2-221-11632-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624630v1</w:t>
+                <w:t xml:space="preserve">hal-01624692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre défensive : forces et faiblesses françaises et britanniques</w:t>
+                <w:t xml:space="preserve">Armée de terre française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Muracciole; Guillaume Piketty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.536-537, 2015, 978-2-221-11632-6</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.60-63, 2015, Bouquins, 978-2-221-11632-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624699v1</w:t>
+                <w:t xml:space="preserve">hal-01624630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la doctrine militaire des années 1930</w:t>
+                <w:t xml:space="preserve">Guerre défensive : forces et faiblesses françaises et britanniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Muracciole; Guillaume Piketty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.337-339, 2015, 978-2-221-11632-6</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.536-537, 2015, 978-2-221-11632-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624676v1</w:t>
+                <w:t xml:space="preserve">hal-01624699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soldat au front</w:t>
               </w:r>
@@ -2917,51 +2917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543347v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01552577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lachaise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audigier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaise Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;sse Maurice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cl&#233;mang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laparra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01647855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouannais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01497805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Necker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vogel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boniface" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.11033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624630v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Strohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543347v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01552577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lachaise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audigier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaise Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;sse Maurice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cl&#233;mang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laparra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01647855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouannais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01497805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Necker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vogel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boniface" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.11033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Strohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>