--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -100,329 +100,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages de 1914-1918 : regards militaires et memoriels</w:t>
+                <w:t xml:space="preserve">Verdun, pour une pédagogie de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verdun, histoire et mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, pp.5-26</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543327v1</w:t>
+                <w:t xml:space="preserve">hal-01543347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verdun, pour une pédagogie de la mémoire</w:t>
+                <w:t xml:space="preserve">Paysages de 1914-1918 : regards militaires et memoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verdun, histoire et mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, pp.151-165</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.5-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543347v1</w:t>
+                <w:t xml:space="preserve">hal-01543327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Présentation », introduction au dossier « Le sport et la Grande Guerre »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtenir l’obéissance d’une Armée de masse : les réflexions de l’Armée française a la fin du XIXe Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 251, pp.10-23</w:t>
+              <w:t xml:space="preserve">la documentation francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Inflexions. Civils et militaires : pouvoir dire, 24, pp.73-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02417866v1</w:t>
+                <w:t xml:space="preserve">hal-01539603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtenir l’obéissance d’une Armée de masse : les réflexions de l’Armée française a la fin du XIXe Siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Présentation », introduction au dossier « Le sport et la Grande Guerre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dietschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la documentation francaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Inflexions. Civils et militaires : pouvoir dire, 24, pp.73-81</w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 251, pp.10-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539603v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02417866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -641,96 +641,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Évolutions des armes du fantassin et les dangers perçus du champ de bataille de 1870 à nos jours</w:t>
+                <w:t xml:space="preserve">Introduction - L'expérience traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques militaires et globalisation, XIXe-XXe Siècles. Combattre, administrer, acculturer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. pp.63-77</w:t>
+              <w:t xml:space="preserve">Expérience combattante : XIXe-XXIe siècles. 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Metz, France. pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547385v1</w:t>
+                <w:t xml:space="preserve">hal-01544097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des multitraumatisés ; les prisonniers de guerre</w:t>
               </w:r>
@@ -779,165 +779,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - L'expérience traumatique</w:t>
+                <w:t xml:space="preserve">Introduction - Foi, religions et sacre dans la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience combattante : XIXe-XXIe siècles. 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Metz, France. pp.15-18</w:t>
+              <w:t xml:space="preserve">Foi, religions et sacre dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ossuaire de Douaumont; CRULH (Centre de recherche universitaire lorrain d’Histoire), Nov 2012, Verdun, France. pp. 7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544097v1</w:t>
+                <w:t xml:space="preserve">hal-01544283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Foi, religions et sacre dans la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Les Évolutions des armes du fantassin et les dangers perçus du champ de bataille de 1870 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foi, religions et sacre dans la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ossuaire de Douaumont; CRULH (Centre de recherche universitaire lorrain d’Histoire), Nov 2012, Verdun, France. pp. 7-13</w:t>
+              <w:t xml:space="preserve">Pratiques militaires et globalisation, XIXe-XXe Siècles. Combattre, administrer, acculturer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. pp.63-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544283v1</w:t>
+                <w:t xml:space="preserve">hal-01547385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacquinot : de l’engage volontaire a l’officier de réserve</w:t>
               </w:r>
@@ -1754,151 +1754,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être soldat de la Révolution à nos jours</w:t>
+                <w:t xml:space="preserve">La Grande Guerre : fin d'un monde, début d'un siècle : 1914-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Collin, pp.288, 2013, 9782200248253</w:t>
+              <w:t xml:space="preserve">Ministère de la Défense, pp.517, 2013, 978-2-262-03313-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527484v1</w:t>
+                <w:t xml:space="preserve">hal-01542058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre : fin d'un monde, début d'un siècle : 1914-1918</w:t>
+                <w:t xml:space="preserve">Être soldat de la Révolution à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Défense, pp.517, 2013, 978-2-262-03313-2</w:t>
+              <w:t xml:space="preserve">Armand Collin, pp.288, 2013, 9782200248253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542058v1</w:t>
+                <w:t xml:space="preserve">hal-01527484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Messmer, au croisement du militaire, du colonial et du politique</w:t>
               </w:r>
@@ -2089,319 +2089,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la doctrine militaire des années 1930</w:t>
+                <w:t xml:space="preserve">Drôle de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Muracciole; Guillaume Piketty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.337-339, 2015, 978-2-221-11632-6</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.346-348, 2015, Bouquins, 978-2-221-11632-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624676v1</w:t>
+                <w:t xml:space="preserve">hal-01624692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drôle de guerre</w:t>
+                <w:t xml:space="preserve">Armée de terre française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Muracciole; Guillaume Piketty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.346-348, 2015, Bouquins, 978-2-221-11632-6</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.60-63, 2015, Bouquins, 978-2-221-11632-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624692v1</w:t>
+                <w:t xml:space="preserve">hal-01624630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armée de terre française</w:t>
+                <w:t xml:space="preserve">Guerre défensive : forces et faiblesses françaises et britanniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Muracciole; Guillaume Piketty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.60-63, 2015, Bouquins, 978-2-221-11632-6</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.536-537, 2015, 978-2-221-11632-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624630v1</w:t>
+                <w:t xml:space="preserve">hal-01624699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre défensive : forces et faiblesses françaises et britanniques</w:t>
+                <w:t xml:space="preserve">Evolution de la doctrine militaire des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Muracciole; Guillaume Piketty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.536-537, 2015, 978-2-221-11632-6</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.337-339, 2015, 978-2-221-11632-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624699v1</w:t>
+                <w:t xml:space="preserve">hal-01624676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soldat au front</w:t>
               </w:r>
@@ -2917,51 +2917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543347v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01552577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lachaise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audigier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaise Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;sse Maurice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cl&#233;mang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laparra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01647855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouannais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01497805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Necker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vogel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boniface" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.11033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Strohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01552577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01544283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lachaise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audigier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaise Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;sse Maurice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cl&#233;mang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laparra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01647855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouannais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01497805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Necker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vogel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boniface" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.11033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624630v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Strohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>