--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Coléno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des indicateurs de comptabilité environnementale pour gérer la santé des cultures et des agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Christophe Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Martin - IUT Mantes la Jolie, Sep 2025, Mantes la Jolie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la performance au prisme de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Versailles Saint-Quentin (UVSQ); IUT de Mantes, Sep 2025, Mantes-la-Jolie, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diffusion des associations variétales de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution Wheatamix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la santé des plantes comme un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SMACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing maize management and coexistence means between GM and non GM maize in two french regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne M. Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Mar 2011, Methven, New Zealand. pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize in europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Mar 2011, Methven, New Zealand. pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of varietal resistance to blackleg in rapeseed : adapting advice to farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington, United States. 671 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and organizational innovation : a collaboration between private and public sector, the case of the Ariane® apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Ould Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective strategies and coordination for the management of coexistence : the case studies of Alsace and western South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between GM and non-GM based Agricultural Supply Chains GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and coordination in strategy : the case of the GMO in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington/Normal, United States. 671 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the repartition and coexistence means used in maize in France in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between GM and non-GM based Agricultural Supply Chains GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategy of GM and non GM products at the scale of a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design. International Symposium on methodologies on integrated analysis on farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing current agricultural management of phoma and leeway in rapeseed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007, an international symposium on Methodologies on Integrated Analysis on Farm Production Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling farmer's choice to evaluate GM and non-GM coexistence strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the feasibiliy of GM and non-GM co-existence in Europe at farm and collection firm level for maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th international farm management association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, CORK, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse technical adaptability of dairy farms involved in quality cheese production ? Case study of non-pasteurized cheese production with protected geographical indication label in the Pyrenean mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for supporting grassland management changes through livestock farmer'groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformuler en partenariat avec des acteurs de terrain les enjeux de transformation des pratiques d'élevage : Acquis issus de l'application d'une démarche typologique en Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of native pastures: a phenology-based tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ansquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing grazing and nutrient use efficiencies : an integrated approach to grazing management at the farm enterprise level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling grazing systems in dairy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Simposio Internacional de Nutriçao Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche renouvelée des systèmes de production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Action Incitative 1993/1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing land-use changes : analysis at territorial scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence between GM and non-GM maize : explaining the repartition of crops and coexistence means used in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysisof Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States. , 286 p., 2009, Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysisof Farm Production Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un réseau d’acteurs pour préserver et/ou valoriser le bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Albert-Cromarias; Thérèse Albertini; Patrice Terramorsi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques collectives et territoires 9 défis pour des territoires compétitifs, innovants et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-40, 2023, Série Entreprenariat, Territoires et Innovation, 978-1-78405-969-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion des gènes de résistances comme des biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers une gestion durable des maladies à l’échelle du paysage. Quels apports pour les sciences de gestion et la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau d'innovation public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux de service public. Menace ou opportunité pour l'action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 176 p., 2015, 978-2-8109-0387-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau public-privé pour le bien commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services publics, entreprises publiques, quelle place pour les citoyens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeur L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, 978-2-343-05566-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategies for landscape and product flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified and Non-Gentically modified food supply chains : Co-existence and traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, 686 p., 2013, 978-1-4443-3-7785. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118373781.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du système fourrager source de flexibilité face aux variations climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of GM and non-GM production at the primary production level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-existence between GM and non-GM based agricultural supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Layout:Agropolis productions, 2005, 87-984996-5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de production en systèmes d'élevage utilisateurs d'herbe : une approche par atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diffusion des mélanges de variétés de blé (France) et d'orge (Danemark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Formation MoBiDiv - Masters APIMET-SEPMET-ECODEVA, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d’un outil de gestion et dynamique de stratégie collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rat-Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/5 (306), pp.83-107. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.306.83-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, exploitation and environmental innovation in agriculture. The case of variety mixture in France and Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (November), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “new agricultural collectivism”: How cooperatives horizontal coordination drive multi-stakeholders self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Co-operative Organization and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcom.2020.100111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adoption drivers of new technology: the case of genetically modified crop adoption by French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), 11 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/jms.v10n5p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture durable. Comment réconcilier le public et le privé pour la gestion d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.136-145. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1053583ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers socio-économiques à la diffusion des mélanges variétaux pour la production de blé : une comparaison entre France et Danemark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.77 - 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture durable. Comment réconcilier le public et le privé pour la gestion d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.136-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of coexistence between GM and non-GM maize with a spatially explicit model of cross-pollination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.90-100. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a managerial engineering of coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/mos.v3n1p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the evolution of coopetition dynamics : a longitudinal case study on the french grain merchants industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Business and Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/bmr.v4n4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtues of the vice of cooperation between rival firms : a simulation model to evaluate the performance of coopetition strategy in the grain merchant industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/jms.v6n1p62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage free riders in a network of competitors: the case of animal genetic selection industry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Chain and Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.129 - 135. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/jcns2014.x007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue for the Plant Resistance Sustainability International Conference, La Colle sur Loup, France, 16-19 October 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.445. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to adequately balance between competition and cooperation? A typology of horizontal coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.273-289. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2012.049577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration entre concurrents pour gérer le bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the consequences of GM and non-GM segregation scenarios on GM crop placement in the landscape and cross-pollination risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lécroart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model to evaluate the consequences of genetic modification and non-genetic modification segregation rules on landscape organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Farm Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and evaluation of GM and non-GM segregation management strategies among European grain merchants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (3), pp.306-314. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'analyse des stratégies de gestion du territoire en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la gestion de production aux sciences agronomiques. Le cas des ressources fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (3), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay-meadows production and weed dynamics as influenced by management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Range Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model of a dairy forage system to evaluate feeding management strategies with spring rotational grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une représentation des systèmes de production agricoles par ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, (3), pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la place de l'herbe dans l'alimentation des bovins laitiers. Principes et outils pour de nouveaux systèmes de pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to find and test decision rules for turnout date and grazing area allocation for a dairy cow system in spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paturage des troupeaux laitiers en question: contribution d'une analyse des décisions des éleveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 157, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'herbe pâturée et fauchée en référence au potentiel de production des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 156, pp.589-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de production en systèmes d'élevage utilisateurs d'herbe : une approche par atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.45-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB - dossier NL-2005-28. Paris, le 17 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130211- saisine HCB - dossier 2009-751 concernant le dossier EFSA-GMO-NL-2009-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 121206- saisine HCB - dossier 2012-109 concernant le dossier EFSA-GMO-NL-2012-109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 130919-saisine HCB - dossier C-NL-13-01 concernant le dossier C/NL/13/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130930- saisine HCB - dossier 2012-1081 concernant le dossier EFSA-GMO-NL-2012-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130213-saisine HCB-B/FR/12.12.011 concernant le dossier B/FR/12.12.01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130110- saisine HCB - dossier 2012-1041 concernant le dossier EFSA-GMO-ES-2012-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130418- saisine HCB - dossier 2012-1061 concernant le dossier EFSA-GMO-NL-2012-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130905- saisine HCB - dossier 2009-681 concernant le dossier EFSA-GMO-NL-2009-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-UK-2008-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur le document d’orientation de l’AESA relatif aux plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées, en vue de sa transcription en norme contraignante par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant les recommandations du Comité de surveillance biologique du territoire relatives à la surveillance des PGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120411-saisine HCB- dossier 2011-1011 concernant le dossier EFSA-GMO-BE-2011-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 24 septembre 2012 relative à l’article de Séralini et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120315-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110126-saisine HCB- dossier 2010-83 concernant le dossier EFSA-GMO-UK-2010-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées. Paris, le 14 janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associes à la dissémination des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine du 8 décembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de document d’orientation relatif aux études de toxicité sub-chronique de 90 jours sur les denrées alimentaires et aliments pour animaux menées chez les rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110426-saisine HCB- dossier 2010-88 concernant le dossier EFSA-GMO-SE-2010-88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Deguergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-NL-2005-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110120-saisine HCB- dossier 2009-69 concernant le dossier EFSA-GMO-NL-2009-69.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110915-saisine HCB- dossier 2011-91 concernant le dossier EFSA-GMO-NL-2011-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise au conseil scientifique du Haut Conseil des Biotechnologies sur la coexistence des filières OGM / non-OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] auto-saisine. 2011, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur les lignes directrices de l’AESA relatives à l’évaluation environnementale des plantes génétiquement modifiées, en vue de leur transcription par la Commission européenne en norme contraignante pour le pétitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine sur le projet de décret relatif à l’étiquetage des denrées alimentaires issues de filières qualifiées « sans organismes génétiquement modifiés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100826-saisine HCB- dossier 2010-82 concernant notamment le dossier EFSA-GMO-DE-2010-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100506-projet saisine HCB-coexistence sur la définition des conditions techniques relatives à la mise en culture, la récolte, le stockage et le transport des végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de lignes directrices sur les plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110317-saisine HCB- dossier 2010-89 concernant le dossier EFSA-GMO-NL-2010-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100616-saisine HCB- dossier 2010-79 concernant le dossier EFSA-GMO-BE-2010-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100510-saisine HCB- dossiers imports concernant notamment le dossier EFSA-GMO-RX-40-3-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la saisine 100319-saisine HCB-lignes directrices AESA. Paris, le 28 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA-GMO-NL-2009-72. Paris, le 03/02/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier B/FR/09.11.01. Paris, le 15 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100118-saisine HCB- dossier Bt11 culture concernant la partie « culture » du dossier C/F/96/05.10. Paris, le 16 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/DE/2008/63. Paris, le le 07/01/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100226-saisine HCB-dossier 1507 culture concernant la partie « culture » du dossier C/ES/01/012. Paris, le 6 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100301-saisine HCB-dossier pomme de terre culture relative au dossier C/SE/96/3501. Paris, le 12 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091211-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100605-saisine HCB- décret déclaration sur le projet de décret relatif à la mise en culture de végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/97/13-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la saisine du 15 décembre 2009 de Monsieur le Député François Grosdidier, quant aux conclusions de l'étude intitulée “A comparison of the effects of three GM corn varieties on mammalian health” par J. Spiroux de Vendômois, F. Roullier, D. Cellier & G.E. Séralini, Int. J. Biol. Sci, 2009 : 5(7) : 706-726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les réponses de l'AESA aux questions posées par les Etats membres au sujet de la culture et de la consommation du maïs Mon810, Dossier EFSA-GMO-RX-MON 810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/NL/2005/22. Paris, le 12 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l’état et le développement des sciences de gestion au sein du département SAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme ACI IMPACT des OGM 2004-2007 : Evaluer la relation entre modes de contrôle de gestion inter-firmes et organisation de la chaîne logistique amont dans les stratégies de séparation des filières OGM et non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministere de la Recherche et de l'Enseignement Superieur. 2007, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'expertise collective &amp;quot; Les variétés végétales tolérantes aux herbicides. Un outil de désherbage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Matière à Débattre et Décider, ISBN 9782759221257; ISSN 2115-1229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés végétales tolérantes aux herbicides, un outil de désherbage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Schmitt. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160, 2014, Matière à débattre, à décider, 9782759221257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sustainable livestock systems in difficult areas: a method toassess the effect of grassland management on herbage used and the dynamic of invasive species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des entreprises agricoles. Entre terroirs et filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Versailles-Saint Quentin en Yvelines, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00812576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Conditions économiques, juridiques et sociales au développement des VTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; ESCo_8-VTH. M. Beckert, Y. Dessaux, C. Charlier, H. Darmency, C. Richard, I. Savini, A. Tibi (éditeurs), 2011. Les variétés végétales tolérantes aux herbicides. Effets agronomiques, environnementaux, socio-économiques. Expertise scientifique collective, synthèse du rapport, CNRS-INRA (France), 84 p. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of monitoring strategies of a production system: a simulation model apply to forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From sensors to decision support system in agriculture, food industry and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Montpellier, France. 11 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Coléno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des indicateurs de comptabilité environnementale pour gérer la santé des cultures et des agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Christophe Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Martin - IUT Mantes la Jolie, Sep 2025, Mantes la Jolie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la performance au prisme de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Versailles Saint-Quentin (UVSQ); IUT de Mantes, Sep 2025, Mantes-la-Jolie, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diffusion des associations variétales de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution Wheatamix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la santé des plantes comme un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SMACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing maize management and coexistence means between GM and non GM maize in two french regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne M. Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Mar 2011, Methven, New Zealand. pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize in europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Mar 2011, Methven, New Zealand. pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and organizational innovation : a collaboration between private and public sector, the case of the Ariane® apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Ould Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and coordination in strategy : the case of the GMO in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington/Normal, United States. 671 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective strategies and coordination for the management of coexistence : the case studies of Alsace and western South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between GM and non-GM based Agricultural Supply Chains GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of varietal resistance to blackleg in rapeseed : adapting advice to farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington, United States. 671 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the repartition and coexistence means used in maize in France in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between GM and non-GM based Agricultural Supply Chains GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing current agricultural management of phoma and leeway in rapeseed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007, an international symposium on Methodologies on Integrated Analysis on Farm Production Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategy of GM and non GM products at the scale of a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design. International Symposium on methodologies on integrated analysis on farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling farmer's choice to evaluate GM and non-GM coexistence strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the feasibiliy of GM and non-GM co-existence in Europe at farm and collection firm level for maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th international farm management association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, CORK, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse technical adaptability of dairy farms involved in quality cheese production ? Case study of non-pasteurized cheese production with protected geographical indication label in the Pyrenean mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for supporting grassland management changes through livestock farmer'groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformuler en partenariat avec des acteurs de terrain les enjeux de transformation des pratiques d'élevage : Acquis issus de l'application d'une démarche typologique en Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of native pastures: a phenology-based tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ansquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing grazing and nutrient use efficiencies : an integrated approach to grazing management at the farm enterprise level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling grazing systems in dairy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Simposio Internacional de Nutriçao Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche renouvelée des systèmes de production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Action Incitative 1993/1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing land-use changes : analysis at territorial scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence between GM and non-GM maize : explaining the repartition of crops and coexistence means used in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysisof Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States. , 286 p., 2009, Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysisof Farm Production Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un réseau d’acteurs pour préserver et/ou valoriser le bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Albert-Cromarias; Thérèse Albertini; Patrice Terramorsi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques collectives et territoires 9 défis pour des territoires compétitifs, innovants et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-40, 2023, Série Entreprenariat, Territoires et Innovation, 978-1-78405-969-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion des gènes de résistances comme des biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers une gestion durable des maladies à l’échelle du paysage. Quels apports pour les sciences de gestion et la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau d'innovation public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux de service public. Menace ou opportunité pour l'action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 176 p., 2015, 978-2-8109-0387-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau public-privé pour le bien commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services publics, entreprises publiques, quelle place pour les citoyens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeur L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, 978-2-343-05566-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategies for landscape and product flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified and Non-Gentically modified food supply chains : Co-existence and traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, 686 p., 2013, 978-1-4443-3-7785. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118373781.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du système fourrager source de flexibilité face aux variations climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of GM and non-GM production at the primary production level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-existence between GM and non-GM based agricultural supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Layout:Agropolis productions, 2005, 87-984996-5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de production en systèmes d'élevage utilisateurs d'herbe : une approche par atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diffusion des mélanges de variétés de blé (France) et d'orge (Danemark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Formation MoBiDiv - Masters APIMET-SEPMET-ECODEVA, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d’un outil de gestion et dynamique de stratégie collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rat-Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/5 (306), pp.83-107. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.306.83-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, exploitation and environmental innovation in agriculture. The case of variety mixture in France and Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (November), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “new agricultural collectivism”: How cooperatives horizontal coordination drive multi-stakeholders self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Co-operative Organization and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcom.2020.100111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adoption drivers of new technology: the case of genetically modified crop adoption by French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), 11 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/jms.v10n5p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture durable. Comment réconcilier le public et le privé pour la gestion d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.136-145. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1053583ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers socio-économiques à la diffusion des mélanges variétaux pour la production de blé : une comparaison entre France et Danemark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.77 - 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture durable. Comment réconcilier le public et le privé pour la gestion d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.136-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of coexistence between GM and non-GM maize with a spatially explicit model of cross-pollination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.90-100. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a managerial engineering of coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/mos.v3n1p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the evolution of coopetition dynamics : a longitudinal case study on the french grain merchants industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Business and Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/bmr.v4n4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtues of the vice of cooperation between rival firms : a simulation model to evaluate the performance of coopetition strategy in the grain merchant industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/jms.v6n1p62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage free riders in a network of competitors: the case of animal genetic selection industry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Chain and Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.129 - 135. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/jcns2014.x007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue for the Plant Resistance Sustainability International Conference, La Colle sur Loup, France, 16-19 October 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.445. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to adequately balance between competition and cooperation? A typology of horizontal coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.273-289. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2012.049577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration entre concurrents pour gérer le bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the consequences of GM and non-GM segregation scenarios on GM crop placement in the landscape and cross-pollination risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lécroart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model to evaluate the consequences of genetic modification and non-genetic modification segregation rules on landscape organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Farm Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and evaluation of GM and non-GM segregation management strategies among European grain merchants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (3), pp.306-314. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'analyse des stratégies de gestion du territoire en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la gestion de production aux sciences agronomiques. Le cas des ressources fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (3), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay-meadows production and weed dynamics as influenced by management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Range Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une représentation des systèmes de production agricoles par ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, (3), pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model of a dairy forage system to evaluate feeding management strategies with spring rotational grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la place de l'herbe dans l'alimentation des bovins laitiers. Principes et outils pour de nouveaux systèmes de pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to find and test decision rules for turnout date and grazing area allocation for a dairy cow system in spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paturage des troupeaux laitiers en question: contribution d'une analyse des décisions des éleveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 157, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'herbe pâturée et fauchée en référence au potentiel de production des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 156, pp.589-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de production en systèmes d'élevage utilisateurs d'herbe : une approche par atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.45-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB - dossier NL-2005-28. Paris, le 17 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130211- saisine HCB - dossier 2009-751 concernant le dossier EFSA-GMO-NL-2009-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 121206- saisine HCB - dossier 2012-109 concernant le dossier EFSA-GMO-NL-2012-109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130930- saisine HCB - dossier 2012-1081 concernant le dossier EFSA-GMO-NL-2012-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 130919-saisine HCB - dossier C-NL-13-01 concernant le dossier C/NL/13/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130213-saisine HCB-B/FR/12.12.011 concernant le dossier B/FR/12.12.01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130418- saisine HCB - dossier 2012-1061 concernant le dossier EFSA-GMO-NL-2012-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130110- saisine HCB - dossier 2012-1041 concernant le dossier EFSA-GMO-ES-2012-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130905- saisine HCB - dossier 2009-681 concernant le dossier EFSA-GMO-NL-2009-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-UK-2008-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur le document d’orientation de l’AESA relatif aux plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées, en vue de sa transcription en norme contraignante par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant les recommandations du Comité de surveillance biologique du territoire relatives à la surveillance des PGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120411-saisine HCB- dossier 2011-1011 concernant le dossier EFSA-GMO-BE-2011-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 24 septembre 2012 relative à l’article de Séralini et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120315-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de document d’orientation relatif aux études de toxicité sub-chronique de 90 jours sur les denrées alimentaires et aliments pour animaux menées chez les rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110120-saisine HCB- dossier 2009-69 concernant le dossier EFSA-GMO-NL-2009-69.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-NL-2005-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110426-saisine HCB- dossier 2010-88 concernant le dossier EFSA-GMO-SE-2010-88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Deguergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associes à la dissémination des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine du 8 décembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées. Paris, le 14 janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110126-saisine HCB- dossier 2010-83 concernant le dossier EFSA-GMO-UK-2010-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110915-saisine HCB- dossier 2011-91 concernant le dossier EFSA-GMO-NL-2011-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise au conseil scientifique du Haut Conseil des Biotechnologies sur la coexistence des filières OGM / non-OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] auto-saisine. 2011, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine sur le projet de décret relatif à l’étiquetage des denrées alimentaires issues de filières qualifiées « sans organismes génétiquement modifiés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur les lignes directrices de l’AESA relatives à l’évaluation environnementale des plantes génétiquement modifiées, en vue de leur transcription par la Commission européenne en norme contraignante pour le pétitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100506-projet saisine HCB-coexistence sur la définition des conditions techniques relatives à la mise en culture, la récolte, le stockage et le transport des végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100826-saisine HCB- dossier 2010-82 concernant notamment le dossier EFSA-GMO-DE-2010-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110317-saisine HCB- dossier 2010-89 concernant le dossier EFSA-GMO-NL-2010-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de lignes directrices sur les plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100510-saisine HCB- dossiers imports concernant notamment le dossier EFSA-GMO-RX-40-3-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100616-saisine HCB- dossier 2010-79 concernant le dossier EFSA-GMO-BE-2010-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA-GMO-NL-2009-72. Paris, le 03/02/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la saisine 100319-saisine HCB-lignes directrices AESA. Paris, le 28 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier B/FR/09.11.01. Paris, le 15 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100118-saisine HCB- dossier Bt11 culture concernant la partie « culture » du dossier C/F/96/05.10. Paris, le 16 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/DE/2008/63. Paris, le le 07/01/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100226-saisine HCB-dossier 1507 culture concernant la partie « culture » du dossier C/ES/01/012. Paris, le 6 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091211-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100301-saisine HCB-dossier pomme de terre culture relative au dossier C/SE/96/3501. Paris, le 12 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100605-saisine HCB- décret déclaration sur le projet de décret relatif à la mise en culture de végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/97/13-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la saisine du 15 décembre 2009 de Monsieur le Député François Grosdidier, quant aux conclusions de l'étude intitulée “A comparison of the effects of three GM corn varieties on mammalian health” par J. Spiroux de Vendômois, F. Roullier, D. Cellier & G.E. Séralini, Int. J. Biol. Sci, 2009 : 5(7) : 706-726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/NL/2005/22. Paris, le 12 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les réponses de l'AESA aux questions posées par les Etats membres au sujet de la culture et de la consommation du maïs Mon810, Dossier EFSA-GMO-RX-MON 810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l’état et le développement des sciences de gestion au sein du département SAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme ACI IMPACT des OGM 2004-2007 : Evaluer la relation entre modes de contrôle de gestion inter-firmes et organisation de la chaîne logistique amont dans les stratégies de séparation des filières OGM et non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministere de la Recherche et de l'Enseignement Superieur. 2007, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'expertise collective &amp;quot; Les variétés végétales tolérantes aux herbicides. Un outil de désherbage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Matière à Débattre et Décider, ISBN 9782759221257; ISSN 2115-1229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés végétales tolérantes aux herbicides, un outil de désherbage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Schmitt. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160, 2014, Matière à débattre, à décider, 9782759221257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sustainable livestock systems in difficult areas: a method toassess the effect of grassland management on herbage used and the dynamic of invasive species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des entreprises agricoles. Entre terroirs et filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Versailles-Saint Quentin en Yvelines, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00812576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Conditions économiques, juridiques et sociales au développement des VTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; ESCo_8-VTH. M. Beckert, Y. Dessaux, C. Charlier, H. Darmency, C. Richard, I. Savini, A. Tibi (éditeurs), 2011. Les variétés végétales tolérantes aux herbicides. Effets agronomiques, environnementaux, socio-économiques. Expertise scientifique collective, synthèse du rapport, CNRS-INRA (France), 84 p. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of monitoring strategies of a production system: a simulation model apply to forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From sensors to decision support system in agriculture, food industry and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Montpellier, France. 11 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Duquesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Le Bail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ould Ahmed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2020.100111" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v10n5p1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053583ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/mos.v3n1p1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629840v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/bmr.v4n4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v6n1p62" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jcns2014.x007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2012.049577" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;croart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.02.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694754v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rauzy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915583v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leguay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915568v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915971v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915559v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915976v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915978v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915998v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915488v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915995v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916007v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915979v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198114v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915555v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915547v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert De Verneuil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916002v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915463v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916035v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916027v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915993v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916024v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916034v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916023v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916005v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916036v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916031v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838927v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00812576v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809949v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marteu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835753v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Duquesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Le Bail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ould Ahmed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2020.100111" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v10n5p1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053583ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/mos.v3n1p1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629840v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/bmr.v4n4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v6n1p62" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jcns2014.x007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2012.049577" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;croart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.02.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694754v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rauzy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915583v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leguay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915579v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915972v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915559v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915976v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915978v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915992v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915553v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915990v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915995v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915492v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915488v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915979v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198114v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915527v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915530v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915982v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert De Verneuil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916003v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915993v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916035v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915463v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916024v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916034v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916023v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916005v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916018v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916031v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916036v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838927v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00812576v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809949v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marteu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835753v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>