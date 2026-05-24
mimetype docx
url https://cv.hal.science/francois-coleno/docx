--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Coléno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des indicateurs de comptabilité environnementale pour gérer la santé des cultures et des agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Christophe Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Martin - IUT Mantes la Jolie, Sep 2025, Mantes la Jolie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la performance au prisme de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Versailles Saint-Quentin (UVSQ); IUT de Mantes, Sep 2025, Mantes-la-Jolie, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diffusion des associations variétales de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution Wheatamix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la santé des plantes comme un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SMACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing maize management and coexistence means between GM and non GM maize in two french regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne M. Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Mar 2011, Methven, New Zealand. pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize in europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Mar 2011, Methven, New Zealand. pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and organizational innovation : a collaboration between private and public sector, the case of the Ariane® apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Ould Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and coordination in strategy : the case of the GMO in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington/Normal, United States. 671 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective strategies and coordination for the management of coexistence : the case studies of Alsace and western South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between GM and non-GM based Agricultural Supply Chains GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of varietal resistance to blackleg in rapeseed : adapting advice to farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington, United States. 671 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the repartition and coexistence means used in maize in France in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between GM and non-GM based Agricultural Supply Chains GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing current agricultural management of phoma and leeway in rapeseed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007, an international symposium on Methodologies on Integrated Analysis on Farm Production Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategy of GM and non GM products at the scale of a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design. International Symposium on methodologies on integrated analysis on farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling farmer's choice to evaluate GM and non-GM coexistence strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the feasibiliy of GM and non-GM co-existence in Europe at farm and collection firm level for maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th international farm management association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, CORK, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse technical adaptability of dairy farms involved in quality cheese production ? Case study of non-pasteurized cheese production with protected geographical indication label in the Pyrenean mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for supporting grassland management changes through livestock farmer'groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformuler en partenariat avec des acteurs de terrain les enjeux de transformation des pratiques d'élevage : Acquis issus de l'application d'une démarche typologique en Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of native pastures: a phenology-based tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ansquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing grazing and nutrient use efficiencies : an integrated approach to grazing management at the farm enterprise level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling grazing systems in dairy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Simposio Internacional de Nutriçao Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche renouvelée des systèmes de production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Action Incitative 1993/1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing land-use changes : analysis at territorial scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence between GM and non-GM maize : explaining the repartition of crops and coexistence means used in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysisof Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States. , 286 p., 2009, Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysisof Farm Production Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un réseau d’acteurs pour préserver et/ou valoriser le bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Albert-Cromarias; Thérèse Albertini; Patrice Terramorsi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques collectives et territoires 9 défis pour des territoires compétitifs, innovants et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-40, 2023, Série Entreprenariat, Territoires et Innovation, 978-1-78405-969-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion des gènes de résistances comme des biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers une gestion durable des maladies à l’échelle du paysage. Quels apports pour les sciences de gestion et la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau d'innovation public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux de service public. Menace ou opportunité pour l'action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 176 p., 2015, 978-2-8109-0387-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau public-privé pour le bien commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services publics, entreprises publiques, quelle place pour les citoyens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeur L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, 978-2-343-05566-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategies for landscape and product flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified and Non-Gentically modified food supply chains : Co-existence and traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, 686 p., 2013, 978-1-4443-3-7785. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118373781.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du système fourrager source de flexibilité face aux variations climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of GM and non-GM production at the primary production level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-existence between GM and non-GM based agricultural supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Layout:Agropolis productions, 2005, 87-984996-5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de production en systèmes d'élevage utilisateurs d'herbe : une approche par atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diffusion des mélanges de variétés de blé (France) et d'orge (Danemark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Formation MoBiDiv - Masters APIMET-SEPMET-ECODEVA, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d’un outil de gestion et dynamique de stratégie collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rat-Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/5 (306), pp.83-107. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.306.83-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, exploitation and environmental innovation in agriculture. The case of variety mixture in France and Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (November), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “new agricultural collectivism”: How cooperatives horizontal coordination drive multi-stakeholders self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Co-operative Organization and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcom.2020.100111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adoption drivers of new technology: the case of genetically modified crop adoption by French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), 11 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/jms.v10n5p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture durable. Comment réconcilier le public et le privé pour la gestion d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.136-145. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1053583ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers socio-économiques à la diffusion des mélanges variétaux pour la production de blé : une comparaison entre France et Danemark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.77 - 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture durable. Comment réconcilier le public et le privé pour la gestion d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.136-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of coexistence between GM and non-GM maize with a spatially explicit model of cross-pollination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.90-100. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a managerial engineering of coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/mos.v3n1p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the evolution of coopetition dynamics : a longitudinal case study on the french grain merchants industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Business and Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/bmr.v4n4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtues of the vice of cooperation between rival firms : a simulation model to evaluate the performance of coopetition strategy in the grain merchant industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/jms.v6n1p62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage free riders in a network of competitors: the case of animal genetic selection industry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Chain and Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.129 - 135. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/jcns2014.x007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue for the Plant Resistance Sustainability International Conference, La Colle sur Loup, France, 16-19 October 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.445. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to adequately balance between competition and cooperation? A typology of horizontal coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.273-289. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2012.049577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration entre concurrents pour gérer le bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the consequences of GM and non-GM segregation scenarios on GM crop placement in the landscape and cross-pollination risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lécroart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model to evaluate the consequences of genetic modification and non-genetic modification segregation rules on landscape organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Farm Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and evaluation of GM and non-GM segregation management strategies among European grain merchants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (3), pp.306-314. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'analyse des stratégies de gestion du territoire en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la gestion de production aux sciences agronomiques. Le cas des ressources fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (3), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay-meadows production and weed dynamics as influenced by management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Range Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une représentation des systèmes de production agricoles par ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, (3), pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model of a dairy forage system to evaluate feeding management strategies with spring rotational grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la place de l'herbe dans l'alimentation des bovins laitiers. Principes et outils pour de nouveaux systèmes de pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to find and test decision rules for turnout date and grazing area allocation for a dairy cow system in spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paturage des troupeaux laitiers en question: contribution d'une analyse des décisions des éleveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 157, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'herbe pâturée et fauchée en référence au potentiel de production des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 156, pp.589-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de production en systèmes d'élevage utilisateurs d'herbe : une approche par atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.45-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB - dossier NL-2005-28. Paris, le 17 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130211- saisine HCB - dossier 2009-751 concernant le dossier EFSA-GMO-NL-2009-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 121206- saisine HCB - dossier 2012-109 concernant le dossier EFSA-GMO-NL-2012-109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130930- saisine HCB - dossier 2012-1081 concernant le dossier EFSA-GMO-NL-2012-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 130919-saisine HCB - dossier C-NL-13-01 concernant le dossier C/NL/13/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130213-saisine HCB-B/FR/12.12.011 concernant le dossier B/FR/12.12.01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130418- saisine HCB - dossier 2012-1061 concernant le dossier EFSA-GMO-NL-2012-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130110- saisine HCB - dossier 2012-1041 concernant le dossier EFSA-GMO-ES-2012-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130905- saisine HCB - dossier 2009-681 concernant le dossier EFSA-GMO-NL-2009-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-UK-2008-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur le document d’orientation de l’AESA relatif aux plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées, en vue de sa transcription en norme contraignante par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant les recommandations du Comité de surveillance biologique du territoire relatives à la surveillance des PGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120411-saisine HCB- dossier 2011-1011 concernant le dossier EFSA-GMO-BE-2011-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 24 septembre 2012 relative à l’article de Séralini et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120315-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de document d’orientation relatif aux études de toxicité sub-chronique de 90 jours sur les denrées alimentaires et aliments pour animaux menées chez les rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110120-saisine HCB- dossier 2009-69 concernant le dossier EFSA-GMO-NL-2009-69.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-NL-2005-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110426-saisine HCB- dossier 2010-88 concernant le dossier EFSA-GMO-SE-2010-88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Deguergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associes à la dissémination des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine du 8 décembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées. Paris, le 14 janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110126-saisine HCB- dossier 2010-83 concernant le dossier EFSA-GMO-UK-2010-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110915-saisine HCB- dossier 2011-91 concernant le dossier EFSA-GMO-NL-2011-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise au conseil scientifique du Haut Conseil des Biotechnologies sur la coexistence des filières OGM / non-OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] auto-saisine. 2011, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine sur le projet de décret relatif à l’étiquetage des denrées alimentaires issues de filières qualifiées « sans organismes génétiquement modifiés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur les lignes directrices de l’AESA relatives à l’évaluation environnementale des plantes génétiquement modifiées, en vue de leur transcription par la Commission européenne en norme contraignante pour le pétitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100506-projet saisine HCB-coexistence sur la définition des conditions techniques relatives à la mise en culture, la récolte, le stockage et le transport des végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100826-saisine HCB- dossier 2010-82 concernant notamment le dossier EFSA-GMO-DE-2010-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110317-saisine HCB- dossier 2010-89 concernant le dossier EFSA-GMO-NL-2010-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de lignes directrices sur les plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100510-saisine HCB- dossiers imports concernant notamment le dossier EFSA-GMO-RX-40-3-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100616-saisine HCB- dossier 2010-79 concernant le dossier EFSA-GMO-BE-2010-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA-GMO-NL-2009-72. Paris, le 03/02/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la saisine 100319-saisine HCB-lignes directrices AESA. Paris, le 28 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier B/FR/09.11.01. Paris, le 15 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100118-saisine HCB- dossier Bt11 culture concernant la partie « culture » du dossier C/F/96/05.10. Paris, le 16 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/DE/2008/63. Paris, le le 07/01/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100226-saisine HCB-dossier 1507 culture concernant la partie « culture » du dossier C/ES/01/012. Paris, le 6 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091211-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100301-saisine HCB-dossier pomme de terre culture relative au dossier C/SE/96/3501. Paris, le 12 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100605-saisine HCB- décret déclaration sur le projet de décret relatif à la mise en culture de végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/97/13-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la saisine du 15 décembre 2009 de Monsieur le Député François Grosdidier, quant aux conclusions de l'étude intitulée “A comparison of the effects of three GM corn varieties on mammalian health” par J. Spiroux de Vendômois, F. Roullier, D. Cellier & G.E. Séralini, Int. J. Biol. Sci, 2009 : 5(7) : 706-726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/NL/2005/22. Paris, le 12 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les réponses de l'AESA aux questions posées par les Etats membres au sujet de la culture et de la consommation du maïs Mon810, Dossier EFSA-GMO-RX-MON 810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l’état et le développement des sciences de gestion au sein du département SAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme ACI IMPACT des OGM 2004-2007 : Evaluer la relation entre modes de contrôle de gestion inter-firmes et organisation de la chaîne logistique amont dans les stratégies de séparation des filières OGM et non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministere de la Recherche et de l'Enseignement Superieur. 2007, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'expertise collective &amp;quot; Les variétés végétales tolérantes aux herbicides. Un outil de désherbage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Matière à Débattre et Décider, ISBN 9782759221257; ISSN 2115-1229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés végétales tolérantes aux herbicides, un outil de désherbage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Schmitt. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160, 2014, Matière à débattre, à décider, 9782759221257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sustainable livestock systems in difficult areas: a method toassess the effect of grassland management on herbage used and the dynamic of invasive species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des entreprises agricoles. Entre terroirs et filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Versailles-Saint Quentin en Yvelines, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00812576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Conditions économiques, juridiques et sociales au développement des VTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; ESCo_8-VTH. M. Beckert, Y. Dessaux, C. Charlier, H. Darmency, C. Richard, I. Savini, A. Tibi (éditeurs), 2011. Les variétés végétales tolérantes aux herbicides. Effets agronomiques, environnementaux, socio-économiques. Expertise scientifique collective, synthèse du rapport, CNRS-INRA (France), 84 p. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of monitoring strategies of a production system: a simulation model apply to forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From sensors to decision support system in agriculture, food industry and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Montpellier, France. 11 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Coléno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la performance au prisme de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Versailles Saint-Quentin (UVSQ); IUT de Mantes, Sep 2025, Mantes-la-Jolie, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des indicateurs de comptabilité environnementale pour gérer la santé des cultures et des agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Christophe Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Martin - IUT Mantes la Jolie, Sep 2025, Mantes la Jolie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diffusion des associations variétales de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution Wheatamix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la santé des plantes comme un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SMACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing maize management and coexistence means between GM and non GM maize in two french regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne M. Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Mar 2011, Methven, New Zealand. pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize in europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Mar 2011, Methven, New Zealand. pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and organizational innovation : a collaboration between private and public sector, the case of the Ariane® apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Ould Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and coordination in strategy : the case of the GMO in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington/Normal, United States. 671 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective strategies and coordination for the management of coexistence : the case studies of Alsace and western South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between GM and non-GM based Agricultural Supply Chains GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of varietal resistance to blackleg in rapeseed : adapting advice to farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Farm Management Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington, United States. 671 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the repartition and coexistence means used in maize in France in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between GM and non-GM based Agricultural Supply Chains GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing current agricultural management of phoma and leeway in rapeseed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007, an international symposium on Methodologies on Integrated Analysis on Farm Production Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategy of GM and non GM products at the scale of a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design. International Symposium on methodologies on integrated analysis on farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling farmer's choice to evaluate GM and non-GM coexistence strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the feasibiliy of GM and non-GM co-existence in Europe at farm and collection firm level for maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th international farm management association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, CORK, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of native pastures: a phenology-based tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ansquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse technical adaptability of dairy farms involved in quality cheese production ? Case study of non-pasteurized cheese production with protected geographical indication label in the Pyrenean mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for supporting grassland management changes through livestock farmer'groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformuler en partenariat avec des acteurs de terrain les enjeux de transformation des pratiques d'élevage : Acquis issus de l'application d'une démarche typologique en Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing grazing and nutrient use efficiencies : an integrated approach to grazing management at the farm enterprise level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling grazing systems in dairy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Simposio Internacional de Nutriçao Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche renouvelée des systèmes de production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Action Incitative 1993/1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing land-use changes : analysis at territorial scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ygaunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence between GM and non-GM maize : explaining the repartition of crops and coexistence means used in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysisof Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States. , 286 p., 2009, Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysisof Farm Production Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un réseau d’acteurs pour préserver et/ou valoriser le bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Albert-Cromarias; Thérèse Albertini; Patrice Terramorsi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques collectives et territoires 9 défis pour des territoires compétitifs, innovants et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-40, 2023, Série Entreprenariat, Territoires et Innovation, 978-1-78405-969-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion des gènes de résistances comme des biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers une gestion durable des maladies à l’échelle du paysage. Quels apports pour les sciences de gestion et la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau d'innovation public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux de service public. Menace ou opportunité pour l'action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 176 p., 2015, 978-2-8109-0387-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau public-privé pour le bien commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services publics, entreprises publiques, quelle place pour les citoyens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeur L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, 978-2-343-05566-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategies for landscape and product flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified and Non-Gentically modified food supply chains : Co-existence and traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, 686 p., 2013, 978-1-4443-3-7785. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118373781.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du système fourrager source de flexibilité face aux variations climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage en mouvement : Flexibilité et adaptation des exploitations d'herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of GM and non-GM production at the primary production level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-existence between GM and non-GM based agricultural supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Layout:Agropolis productions, 2005, 87-984996-5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de production en systèmes d'élevage utilisateurs d'herbe : une approche par atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diffusion des mélanges de variétés de blé (France) et d'orge (Danemark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Formation MoBiDiv - Masters APIMET-SEPMET-ECODEVA, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d’un outil de gestion et dynamique de stratégie collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rat-Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/5 (306), pp.83-107. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.306.83-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, exploitation and environmental innovation in agriculture. The case of variety mixture in France and Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (November), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “new agricultural collectivism”: How cooperatives horizontal coordination drive multi-stakeholders self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Co-operative Organization and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcom.2020.100111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adoption drivers of new technology: the case of genetically modified crop adoption by French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), 11 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/jms.v10n5p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture durable. Comment réconcilier le public et le privé pour la gestion d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.136-145. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1053583ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers socio-économiques à la diffusion des mélanges variétaux pour la production de blé : une comparaison entre France et Danemark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.77 - 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture durable. Comment réconcilier le public et le privé pour la gestion d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.136-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of coexistence between GM and non-GM maize with a spatially explicit model of cross-pollination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.90-100. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a managerial engineering of coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/mos.v3n1p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtues of the vice of cooperation between rival firms : a simulation model to evaluate the performance of coopetition strategy in the grain merchant industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/jms.v6n1p62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the evolution of coopetition dynamics : a longitudinal case study on the french grain merchants industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Business and Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/bmr.v4n4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue for the Plant Resistance Sustainability International Conference, La Colle sur Loup, France, 16-19 October 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.445. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage free riders in a network of competitors: the case of animal genetic selection industry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Chain and Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.129 - 135. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/jcns2014.x007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to adequately balance between competition and cooperation? A typology of horizontal coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.273-289. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2012.049577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration entre concurrents pour gérer le bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the consequences of GM and non-GM segregation scenarios on GM crop placement in the landscape and cross-pollination risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lécroart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model to evaluate the consequences of genetic modification and non-genetic modification segregation rules on landscape organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Farm Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and evaluation of GM and non-GM segregation management strategies among European grain merchants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (3), pp.306-314. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'analyse des stratégies de gestion du territoire en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la gestion de production aux sciences agronomiques. Le cas des ressources fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (3), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay-meadows production and weed dynamics as influenced by management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Range Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une représentation des systèmes de production agricoles par ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, (3), pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model of a dairy forage system to evaluate feeding management strategies with spring rotational grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la place de l'herbe dans l'alimentation des bovins laitiers. Principes et outils pour de nouveaux systèmes de pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to find and test decision rules for turnout date and grazing area allocation for a dairy cow system in spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paturage des troupeaux laitiers en question: contribution d'une analyse des décisions des éleveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 157, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de production en systèmes d'élevage utilisateurs d'herbe : une approche par atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.45-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'herbe pâturée et fauchée en référence au potentiel de production des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 156, pp.589-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB - dossier NL-2005-28. Paris, le 17 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130418- saisine HCB - dossier 2012-1061 concernant le dossier EFSA-GMO-NL-2012-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130110- saisine HCB - dossier 2012-1041 concernant le dossier EFSA-GMO-ES-2012-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130905- saisine HCB - dossier 2009-681 concernant le dossier EFSA-GMO-NL-2009-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130211- saisine HCB - dossier 2009-751 concernant le dossier EFSA-GMO-NL-2009-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 121206- saisine HCB - dossier 2012-109 concernant le dossier EFSA-GMO-NL-2012-109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 130919-saisine HCB - dossier C-NL-13-01 concernant le dossier C/NL/13/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130930- saisine HCB - dossier 2012-1081 concernant le dossier EFSA-GMO-NL-2012-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130213-saisine HCB-B/FR/12.12.011 concernant le dossier B/FR/12.12.01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-UK-2008-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant les recommandations du Comité de surveillance biologique du territoire relatives à la surveillance des PGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur le document d’orientation de l’AESA relatif aux plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées, en vue de sa transcription en norme contraignante par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120411-saisine HCB- dossier 2011-1011 concernant le dossier EFSA-GMO-BE-2011-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 24 septembre 2012 relative à l’article de Séralini et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120315-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de lignes directrices sur les plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110317-saisine HCB- dossier 2010-89 concernant le dossier EFSA-GMO-NL-2010-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110120-saisine HCB- dossier 2009-69 concernant le dossier EFSA-GMO-NL-2009-69.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-NL-2005-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de document d’orientation relatif aux études de toxicité sub-chronique de 90 jours sur les denrées alimentaires et aliments pour animaux menées chez les rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110426-saisine HCB- dossier 2010-88 concernant le dossier EFSA-GMO-SE-2010-88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Deguergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées. Paris, le 14 janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associes à la dissémination des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine du 8 décembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110126-saisine HCB- dossier 2010-83 concernant le dossier EFSA-GMO-UK-2010-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110915-saisine HCB- dossier 2011-91 concernant le dossier EFSA-GMO-NL-2011-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise au conseil scientifique du Haut Conseil des Biotechnologies sur la coexistence des filières OGM / non-OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] auto-saisine. 2011, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine sur le projet de décret relatif à l’étiquetage des denrées alimentaires issues de filières qualifiées « sans organismes génétiquement modifiés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur les lignes directrices de l’AESA relatives à l’évaluation environnementale des plantes génétiquement modifiées, en vue de leur transcription par la Commission européenne en norme contraignante pour le pétitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100506-projet saisine HCB-coexistence sur la définition des conditions techniques relatives à la mise en culture, la récolte, le stockage et le transport des végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100826-saisine HCB- dossier 2010-82 concernant notamment le dossier EFSA-GMO-DE-2010-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100605-saisine HCB- décret déclaration sur le projet de décret relatif à la mise en culture de végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/97/13-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100510-saisine HCB- dossiers imports concernant notamment le dossier EFSA-GMO-RX-40-3-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100616-saisine HCB- dossier 2010-79 concernant le dossier EFSA-GMO-BE-2010-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier B/FR/09.11.01. Paris, le 15 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA-GMO-NL-2009-72. Paris, le 03/02/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la saisine 100319-saisine HCB-lignes directrices AESA. Paris, le 28 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100118-saisine HCB- dossier Bt11 culture concernant la partie « culture » du dossier C/F/96/05.10. Paris, le 16 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/DE/2008/63. Paris, le le 07/01/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100226-saisine HCB-dossier 1507 culture concernant la partie « culture » du dossier C/ES/01/012. Paris, le 6 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091211-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100301-saisine HCB-dossier pomme de terre culture relative au dossier C/SE/96/3501. Paris, le 12 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/NL/2005/22. Paris, le 12 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les réponses de l'AESA aux questions posées par les Etats membres au sujet de la culture et de la consommation du maïs Mon810, Dossier EFSA-GMO-RX-MON 810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la saisine du 15 décembre 2009 de Monsieur le Député François Grosdidier, quant aux conclusions de l'étude intitulée “A comparison of the effects of three GM corn varieties on mammalian health” par J. Spiroux de Vendômois, F. Roullier, D. Cellier & G.E. Séralini, Int. J. Biol. Sci, 2009 : 5(7) : 706-726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l’état et le développement des sciences de gestion au sein du département SAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme ACI IMPACT des OGM 2004-2007 : Evaluer la relation entre modes de contrôle de gestion inter-firmes et organisation de la chaîne logistique amont dans les stratégies de séparation des filières OGM et non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministere de la Recherche et de l'Enseignement Superieur. 2007, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'expertise collective &amp;quot; Les variétés végétales tolérantes aux herbicides. Un outil de désherbage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Matière à Débattre et Décider, ISBN 9782759221257; ISSN 2115-1229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés végétales tolérantes aux herbicides, un outil de désherbage durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Schmitt. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160, 2014, Matière à débattre, à décider, 9782759221257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sustainable livestock systems in difficult areas: a method toassess the effect of grassland management on herbage used and the dynamic of invasive species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des entreprises agricoles. Entre terroirs et filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Versailles-Saint Quentin en Yvelines, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00812576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Conditions économiques, juridiques et sociales au développement des VTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; ESCo_8-VTH. M. Beckert, Y. Dessaux, C. Charlier, H. Darmency, C. Richard, I. Savini, A. Tibi (éditeurs), 2011. Les variétés végétales tolérantes aux herbicides. Effets agronomiques, environnementaux, socio-économiques. Expertise scientifique collective, synthèse du rapport, CNRS-INRA (France), 84 p. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of monitoring strategies of a production system: a simulation model apply to forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From sensors to decision support system in agriculture, food industry and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Montpellier, France. 11 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Duquesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Le Bail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ould Ahmed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2020.100111" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v10n5p1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053583ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/mos.v3n1p1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629840v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/bmr.v4n4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v6n1p62" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jcns2014.x007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2012.049577" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;croart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.02.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694754v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rauzy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915583v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leguay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915579v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915972v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915559v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915976v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915978v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915992v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915553v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915990v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915995v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915492v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915488v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915979v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198114v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915527v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915530v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915982v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert De Verneuil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916003v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915993v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916035v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915463v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916024v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916034v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916023v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916005v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916018v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916031v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916036v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838927v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00812576v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809949v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marteu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835753v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Duquesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Le Bail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ould Ahmed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2020.100111" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v10n5p1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053583ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/mos.v3n1p1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v6n1p62" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/bmr.v4n4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.09.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jcns2014.x007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2012.049577" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;croart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.02.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694754v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rauzy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915579v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leguay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915955v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915583v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915576v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915568v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915585v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915972v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915976v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915978v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915547v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert De Verneuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915990v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915488v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915536v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915998v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916007v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198114v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915527v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915530v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916016v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916002v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915993v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916027v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916035v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915463v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916023v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916005v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916018v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916010v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916031v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916036v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916040v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838927v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00812576v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809949v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marteu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835753v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>