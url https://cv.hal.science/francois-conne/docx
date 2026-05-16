--- v0 (2026-03-18)
+++ v1 (2026-05-16)
@@ -2482,212 +2482,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thème 1 : Géométrie, Présentation des cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Conne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bloch Isabelle; Conne François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Pensée Sauvage, pp.15-22, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que peut apporter aux problématiques de la didactique une étude historique comme celle de O. Keller : Aux origines de la géométrie et Une archéologie de la géométrie. ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Conne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bloch I., Conne F. (éds) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDrom, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978 2 85919 256 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée sauvage</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01536090v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01519497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COUPES SÉMIOTIQUES</w:t>
               </w:r>
@@ -5570,51 +5570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eda.u-paris.fr/wp-content/uploads/sites/51/2023/12/Conne_Gobert_2023_Francois-Conne-Catalogue-raisonne1978-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224882v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Conne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Del Notaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depommier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Favre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lemoyne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Portugais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018326ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027537v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhal Floris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rouchier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdm.penseesauvage.com/-Collection-Ecole-d-ete-.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524598v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Giroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/intervenir-aupres-eleves-ayant-des-besoins-325.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053718v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Cordey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual Floris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevallard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Cordey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114874v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01032170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027525v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01066233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eda.u-paris.fr/wp-content/uploads/sites/51/2023/12/Conne_Gobert_2023_Francois-Conne-Catalogue-raisonne1978-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224882v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Conne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Del Notaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depommier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Favre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lemoyne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Portugais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018326ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027537v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhal Floris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rouchier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdm.penseesauvage.com/-Collection-Ecole-d-ete-.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524598v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Giroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/intervenir-aupres-eleves-ayant-des-besoins-325.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053718v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Cordey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual Floris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevallard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Cordey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114874v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01032170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027525v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01066233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>