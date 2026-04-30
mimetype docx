--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Costa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche au laboratoire SATIE concernent les domaines de l'électronique de puissance et de la conversion statique de l'énergie électrique, avec l'objectif d'accroitre la densité massique/volumique des convertisseurs statiques tout en assurant un très haut rendement et une compatibilité électromagnétique la plus élevée possible. Les thématiques scientifiques que j'ai principalement abordées sont les suivantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-la compatibilité électromagnétique en électronique de puissance : ce thème vise à modéliser les mécanismes de perturbations conduites et rayonnées dans des systèmes complexes basés sur l'électronique de puissance (présence de multiples charges, de réseaux, de capteurs, de convertisseurs statiques, de liaisons, etc ..) dans l’objectif de les réduire à la source, de mieux contrôler leurs modes de propagation, de concevoir des convertisseurs de puissance peu polluants, puis enfin d'optimiser les performances des dispositifs de réduction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-l'intégration en électronique de puissance : intégration hybride des fonctions de conversion statique dans du PCB (circuit imprimé) tout en garantissant un haut rendement, des échauffements contrôlés et une CEM optimisée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-l'électronique de puissance basée sur les matériaux piézoélectriques : ces matériaux offrent l'intérêt de permettre la conversion d'énergie électromécanique avec un très bon rendement, ce qui est très intéressant au regard de la CEM car les émissions électromagnétiques sont structurellement fortement réduites.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'une topologie de conversion adaptée à un système de dégivrage piézoélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateurs piézoélectriques en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Techniques de l'Ingénieur, D3015v2, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-d3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance predictive modeling methodology taking into account windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-energy avionic piezoelectric deicing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (5), pp.055043. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad3ef3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new isolated topology of DC-DC converter based on piezoelectric resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (8), pp.10012 - 10025. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3276478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Topology of DC-DC Converter Based On Piezoelectric Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.6986-7000. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2022.3142997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic plucked meso-scale piezoelectric energy harvester for low-frequency rotational motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (10), pp.105014. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac1d91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a resonator for PCB-embedded power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transverse traveling wave piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.075012. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non-isolated low power inductorless piezoelectric DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2019.2900526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal traveling wave piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.37-47. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the reliability of Printed Circuit Board (PCB)-embedded power dies with pressed contact made of metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.707-714. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 15 mV Inductorless Start-up Converter Using a Piezoelectric Transformer for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.2241-2253. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2690804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Design of an LCL Filter for Grid Connected Photovoltaic System and Analysis of the Impact of Neighbors' Consumption on the System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabakata Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Mami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced Active and Reactive Control Applied to a Grid Connected Five Level Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabakata Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Mami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (10), pp.207-216. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.081027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI-Based Current and Voltage Sensing for the Control of Power Electronic Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (7), pp.918-922. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2017.2726567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Laminated Metal Foam as the Top-Side Contact of a PCB-Embedded Power Die</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdedaim Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2748223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous DC-DC converter for RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (5), pp.119 et suivantes. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for Predictive Modeling of the Common-Mode Impedance of the Stator Coils in AC Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (12), pp.7360 - 7371. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2594052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Energy Harvesting Circuit with DC-DC Convertor for Vibration Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 773, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Current Sensors in Power Electronics, a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazaleyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.7 - 18. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2001.11463473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Electromagnetic Radiations Sources at the Switching Time Scale Using an Inverse Problem-Based Resolution Method—Application to Power Electronic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (1), pp.52-60. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2363675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Stoppers on Single Beam Piezoelectric Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. S. Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1022 - 1026. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Driver of GaN Power Transistors Through Measurement of Their Thermal Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.2359 - 2366. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2277759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Dual-Circularly Polarized Rectenna for RF Energy Harvesting in The 2.45 GHZ ISM Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Haboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER14031103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Active Filter for Differential-Mode Noise Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.1053 - 1057. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2276396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of piezoelectric transformer-based DC/DC converter to improve power by using heat transfer equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.845-857. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-powered piezoelectric energy harvester for bicycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (7), pp.2501-2510. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12206-014-0407-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Piezoelectric Switching Circuits for Energy Harvesting with Bistable Broadband Technique by Work-cycle Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.180-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation galvanique à très haute tension pour l'alimentation d'allumeurs d'IGBT dans un convertisseur multiniveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Galaï Galaï Dol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3-4), pp.339-355. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.16.339-355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an efficient dual patch rectenna for Microwave Energy Recycling in the ISM Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.93-108. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC13073105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Reconstitution Method (FRM) to Compute the Broadband Spectrum of Common Mode Conducted Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2), pp.248 - 256. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2219056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Semi-Passive Piezoelectric Structural Damping Based on Zero Velocity Crossing Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.025029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of self-powering part of SSHI interface for piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.288-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the near-field electromagnetic radiation of power cables in automotives or aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.4580 - 4593. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2232310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power, Low Voltage, Self-Powered Resonant DC-DC Converter for Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Haboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.103-117. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2013.1245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a piezoelectric transformer-based DC/DC converter with a cooling system and current-doubler rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (9), pp.095005. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/9/095005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Piezoelectric Energy Harvester with Multi-mode Dynamic Magnifier with Matrix Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (3), pp.237-255. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-131697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Modeling of Radiated Electromagnetic Field by a Coil With a Toroidal Ferromagnetic Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Labarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (5), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2243450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Burst-Mode Control of Piezoelectric Transformer-based DC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (5), pp.055020. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/5/055020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-powered switching circuit for piezoelectric energy harvesting with velocity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (3), pp.30903. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-powered switching circuit for piezoelectric energy harvesting with velocity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-K. Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (3), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Enhancement of Piezoelectric Transformers by Adding Heat Transfer Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.2129-2136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband ZVS half-bridge circuit for piezoelectric transformers with small inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (9), pp.523-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Hybrid Integrated EMC Filter for a DC-DC Power Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (11), pp.4380-4390. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2183387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transformer 28V/15V-10W DC/DC Converter with fixed switching frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marmouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.601-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.45-GHz dual-diode rectenna and rectenna arrays for wireless remote supply applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Interferences Analysis of DC/DC Converters Based on Piezoelectric Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (6), pp.061501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 2.45 GHz rectenna design including harmonic rejecting rectifier device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (12), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.1075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Mode Modeling of the Association of N Switching Cells - Application to an Electric Vehicle Drive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.2852-2859. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2010.2051457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of radiated electromagnetic fields using equivalent sources – Application to the EMC of power printed circuit boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp. 91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Equivalent 3-D Models from Near Field Measurements - Application to the EMC of Power Printed Circuit Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp. 1650-1653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fixed frequency controlled radial-mode stacked disk-type piezoelectric transformers for DC/DC converter application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (8), pp.085025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage current transformers based on nanocrystalline materials for electronic energy meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp. 383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common-Mode Emissions Measurements and Simulation in Variable-Speed Drive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaiyan Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (11), pp.2456 - 2464. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2009.2031493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un capteur de courant dédié aux mesures en CEM et en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (6), pp.731 - 750. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.731-750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un transformateur piézoélectrique par l'usage d'une charge non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (5), pp.609-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear method for the amplification of electrical power delivered by a piezoelectric generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poulin-Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Minazara-Erambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2006017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric diaphragm for vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.699-703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transformer for Integrated MOSFET & IGBT Gate Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transformateur piézoélectrique dans les alimentations de lampe fluorescente à cathodes froides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing piezoelectric and coreless electromagnetic transformer approaches in IGBT driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (3), pp.237-242. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2006059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric micro-transformer based on SOI structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 117 (2), pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting from Vibration Using a Piezoelectric Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 128, pp.187-193. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005128028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High-Current Large-Bandwidth DC Active Current Probe for Power Electronics Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laboure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1), pp.243-254. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2004.841066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of conducted common mode perturbations in variable-speed drive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (4), pp.1012-1021. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2005.857365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric micro-transformer based on PZT unimorph membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.S90-S96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-transformateur piézoélectrique intégré sur substrat en silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3-4), pp.315-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric microtransformer based on PZT unimorph membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (9), pp.90-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency modeling of a current transformer by finite-element simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laboure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (2), pp.998-1007. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2003.808603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transformateur piézoélectrique : principe et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hallaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des perturbations conduites et rayonnées dans une cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (12), pp.2221-2248. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des perturbations conduites et rayonnées dans une cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Puzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (12), pp.2221-2248. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (191)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric transducers for deicing airplane wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International conference on adaptive structures and technologies, ICAST 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Concilio, May 2025, Capua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field measurement for contactless current sensing in power electronic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convertisseurs à résonateurs piézoélectriques : un tour d'horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avionic Piezoelectric Deicing System: Numerical and Experimental Investigation of the Use of Extension Modes for Deicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GUIMERA Francis, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Design of a Piezoelectric Deicing System Based on Extension Resonant Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Active and Passive Smart Structures and Integrated Systems XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Long Beach, CA, United States. pp.1294623, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3010689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new closed-loop regulation method dedicated to piezoelectric resonators based isolated DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMD 2024 - 13th International Conference on Power Electronics, Machines and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nottingham, United Kingdom. pp.146 - 153, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2024.2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04712834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving power supply for an avionic piezoelectric deicing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar JOMAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Mar 2023, Long Beach, United States. pp.90, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2657036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse CEM comparative de stratégies MLI pour un convertisseur DC-DC haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayawo Roger Ekon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling random conductor distribution in stator winding slots: impact on common and differential-mode impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et l'exposition sur la Compatibilité ElectroMagnétique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and EMC Comparison of Si MOSFET and GaN HEMT Based Full Bridge DC-DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayawo Roger Ekon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2023; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical resolution of a PR-based power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04712835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive sensitivity analysis of motor's windings HF impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cracovie (PL), Poland. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of routing on the EMC behavior of a GaN HEMT-based full bridge DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayawo Roger Ekon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. pp.415-420, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope51680.2022.9900951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Power Supply for Ultrasound Piezoelectric Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2023, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC57127.2023.10114888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance HF modeling for designing with windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation d’un Système de Dégivrage Piézoélectrique Avionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Standardized Methods Applied for Conducted EMI Estimation on the Volume of an EMC Filter in a DC Supplied Single-leg Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Seddighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Oustad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 7th Southern Power Electronics Conference (SPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Nadi, Fiji. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEC55080.2022.10058449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champ magnétique pour détecter le court-circuit dans le convertisseur de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chaplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Materials for the DC-DC Converters Based on Piezoelectric Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 22nd Workshop on Control and Modelling of Power Electronics (COMPEL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Carthagène, Colombia. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPEL52922.2021.9645999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Operating Frequency On Piezo-Based DC-DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Araujo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lamorelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJPEL.2021.306702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of three-level flying-capacitor commutation cells with four paralleled 650V/60A GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hoffmann Sathler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Segond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Phoenix, France. pp.2277-2284, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC42165.2021.9487160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Modifying Standard Emission Levels on the sizing of EMC Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Seddighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. 9 p., </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Topology of DC-DC Converter Based On Piezoelectric Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 21st Workshop on Control and Modeling for Power Electronics (COMPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Aalborg, Denmark. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPEL49091.2020.9265767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of multilevel converters on EMC filter weight of a 70 kVA power drive system for More Electrical Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hoffmann Sathler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Nagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2020 - 11th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted Noise Investigation for IMS Based GaN HEMT Power Module by Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Common-Mode Voltage Source for Multilevel Inverter Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Sathler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-scale piezoelectric energy harvester for low-frequency rotational motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiun Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2556335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Control Strategy for Step-down DC-DC Converter Based on Piezoelectric Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Impedance of the Bypassing Network of a Switching Cell -Influence of the Positioning of the Decoupling Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Workshop on Integrated Power Packaging (IWIPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iwipp.2019.8799093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Switch Association in an N-Stage Interleaved Boost Converter for High Efficiency AC-DC Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.968-973, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2019.8781258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave piezoelectric transformer for multi-level insulated gate-driver power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2019; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of a multi-electrodes piezoelectric transformer by experimental extraction of its electric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Denver, United States. pp.62, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2514448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Modeling of PCB Interconnects with the Thin Wire Method: some Applications Test Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.636-640, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of disc-shaped piezoelectric size reduction on resonant inductorless DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducers/ Eurosensor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.1423-1426, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2019.8808328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC “Black Box” model for unbalanced power electronic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.957-962, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new DC-DC piezoelectric Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 th National Days on Energy Harvesting and Storage (JNRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal simulations of SiC MOSFETs under short- circuit conditions: influence of various simulation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Workshop on Integrated Power Packaging (IWIPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iwipp.2019.8799085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic elements modeling and experimental identification in a gan hemt based power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Shan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new inductorless DC-DC piezoelectric flyback converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icit.2018.8352243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un transfomateur piézoélectrique multi-électrodes par l'extraction de ses paramètres électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CEM de type boîte noire d'un onduleur triphasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black box EMC modeling of a three phase inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/emceurope.2018.8485007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and Modeling of a Traveling Wave Piezoelectric Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and validation of Dyadic Green's functions formalism in PEEC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium and exhibition on electromagnetic compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impédance de maille d'une cellule de commutation à puces sic selon l'agencement des condensateurs de découplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Topology of Low-Loss Magnetic Component for PCB-Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th Electronic System-Integration Technology Conference (ESTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/estc.2018.8546467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCB-Embedding of Power Dies Using Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion (PCIM) Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a multi-electrodes traveling-wave piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Denver, United States. pp.82, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2297639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures large bande en courant et tension pour l'évaluation de la puissance dissipée et des perturbations conduites d'un convertisseur de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Loudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductances enfouies au PCB pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET, Elaboration de composants passifs magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES Toulouse, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique innovante de contacts sur des puces de puissance enfouies dans du PCB : application à un redresseur de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electric model for IGBT power module based on Q3D® and Simplorer®: 3D Layout design, stray inductance estimation, experimental verifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menouar Ameziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lhotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled PQ control Applied to a Multicellular Parallel Inverter for Grid-connected Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabakata Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Mami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab-STA, ATTNA,, Dec 2016, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2016.7952002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of testing methods for winding turn-to-turn insulation of low voltage motors fed by PWM converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for SiC based power converter optimization including EMC and thermal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Model Accuracy in Design by Optimization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDSTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mashhad, Iran. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDSTC.2017.7910396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductor-less DC-DC converter using a piezoelectric transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées sur la Récupération et le stockage d'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module onduleur de puissance : Modélisation 3D, Estimation des éléments parasites, établissement d'un modèle électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menouar Ameziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 12 mV start-up converter using piezoelectric transformer for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Losses Model for SiC semiconductors dedicated to optimization operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des couplages capacitifs dans les machines électriques pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM, 18ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the temperature of a power module on conducted EMI emitted by a buck converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Loudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ottawa, ON, Canada. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2016.7571717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI investigation in a GaN HEMT power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique d'estimation des pertes dans une cellule de commutation MOSFET-diode Schottky SiC en vue de la conception et de l'optimisation d'un dissipateur thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CEM d'un convertisseur de puissance utilisant des transistors GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization of Power ElectronicsConverter Including EMC Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Design by Optimization for Reducing the Weight of a SiC Switching Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milwaukee, WI, United States. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2016.7855545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Globale d'une Cellule de Commutation SiC : Dimensionnement CEM et Thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CEM d'un module de puissance à HEMT GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la température du convertisseur sur les perturbations CEM émises vers un réseau HVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Loudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Stoppers on Single Beam Piezoelectric Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Shan Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-switch inductorless power management circuit for electrostatic vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Circuit for Vibration Energy Harvesting with Adjustable Bias Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide band measurements in time domain with current and voltage probes for power losses evaluation and EMC measurements on power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Loudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Energy harvesting in urban environment using transparent rectenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cirio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORS, ENERGY HARVESTING, WIRELESS NETWORK AND SMART OBJECTS - SENSO 2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent rectenna and rectenna array for RF energy harvesting at 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 8th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement thermique d'un composant GaN de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission d'énergie par couplage inductif. Application aux capteurs biomédicaux intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroussi Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lourme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Recovery DC/AC Converter for Piezoelectric Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th European Conference on Power Electronics and Applications (EPE'14-ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lappeenranta, Finland. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2014.6910954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de caractérisation pour composants grand-gap et modèle EBEM-CE associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lopez-Bancalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Recovery Power Supply for Piezoelectric Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du bobinage sur les comportements magnétique et électrique des tores de mode commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical calculation of the magnetic field radiated by A CM coil using conformal mapping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg, France. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6930911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation analytique du champ rayonné par les composants à noyau torique pour le calcul de l'inductance de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Energy Harvester for Bicycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Les Arches 1800, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal measurement of losses of GaN power transistors for optimization of their drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Burst-Mode Controlled Piezoelectric Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Power Electronics and Motion Control Conference 2012 (EPE/PEMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Novi Sad, Serbia. pp.DS2c.7-1 - DS2c.7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Piezoelectric Energy Harvester for Bicycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013-39th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transformer-based DC/DC Converter with improved Burst-Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2013, IEEE Energy Conversion Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the propagation paths of high- frequency common mode currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Power Electronics and Applications (EPE 2013))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power, Low Voltage, Autonomous Resonant DC-DC Converter for Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE POWERENG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerEng.2013.6635787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna à faible niveau de puissance pour la récupération et la conversion d'énergie électromagnétique à 1.8 et 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Saddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Haboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of non idealities in switching frequency modulation techniques: Application to coupled interleaved multicellular parallel converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Mon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Ferrer-Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low Power RF Energy Harvesting for Wirelessly Powering Portable Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Enhancement of Piezoelectric Transformer by Adding Thermal Dissipation Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Adaptive Structures Technologies (ICAST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aruba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power enhancement of piezoelectric transformers by adding thermal pad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Active and Passive Smart Structures and Integrated Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, San Diego, United States. pp.83411U-83411U-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et modélisation des hétérogénéités de distribution du rayonnement magnétique des inductances toriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Bistable Magnetic Non-linear Piezoelectric Energy Harvester with Traditional Linear Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012 - 38th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.949 - 954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOR Krylov subspace algorithm applied on PEEC model integrating dyadic Green's functions formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des plans de masse parfaits et imparfaits avec la méthode PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method of EMI analysis in power electronics based on semiconductors transient models: Application to SiC MOSFET/Schottky diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012 - 38th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the propagation of high-frequency currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, France. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode d'analyse des interférences électromagnétiques (IEM) dans les convertisseurs statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur Bordeaux : 5 - 7 juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation des courants de mode commun HF dans la masse métalliques des moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling method based on transfer functions for EMI analysis in power electronics converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium and exhibition on electromagnetic compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Piezoelectric Transformer-Based DC/DC Converter to Improve Power by Using Heat Transfer Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Adaptive Structures and Technologies (ICAST 2012 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Integrated EMC filter for CM and DM EMC Suppression in a DC-DC Power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of piezoelectric switching shunt circuits for vibration suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium, AES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-powered ultra-low power DC-DC converter for RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Marian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.CD, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2012.6231746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Piezoelectric Structural Damping Based on Velocity Controlled Switching and Pulse Width Modulation Switching Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 International Mechanical Engineering Congress &amp; Exposition, IMECE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Improvement of Piezoelectric Transformer-Based DC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012 - 38th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.662 - 667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI disturbance in Double Galvanic Insulation Transformer for high voltage insulation- Application on multilevel converter for 10kV SiC Mosfet drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 6th Asia-Pacific Conference on Environmental Electromagnetics (CEEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Shanghai, France. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEEM.2012.6410604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Resonant Step-up DC/DC Converter for driving flapping wings of the Micro Robotic Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Biomimetic, Artificial Muscles and Nano-Bio 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF POWER SEMICONDUCTORS IN VHDL-AMS FOR EMI SIMULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric 10W DC/DC converter for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Birmingham, United Kingdom. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Energy Harvester Circuit For Capacitive Storage Buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous ultra-low power DC/DC converter for Microbial Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Beyrouth, Lebanon. pp.398-401, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching cell EMC behavioral modeling by transfer function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, York, United Kingdom. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing temporal simulation time to estimate common mode disturbances: experimental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI circuit modeling of a power train on composite ground plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naraindranath Doorgah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Fort Lauderdale, FL, United States. pp.643, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2010.5711352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Structural Damping based on the Pulse Width Modulation Switching Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Structures and Technologies (ICAST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High insulation Power supply for high-power IGBT gate drivers in a multilevel converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition &amp; Conference for Power Electronics, Intelligent Motion, Power Quality (PCIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Passive Piezoelectric Structural Damping by Self-powered Velocity Control Synchronized Switching Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Structures Technologies 2010 (ICAST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, State Collage, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des émissions conduites de mode commun : vers une réduction de la durée d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed frequency controlled piezoelectric 10W DC/DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion Congress and Exposition (ECCE), 2010 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, United States. pp.3030-3037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation DC/DC 28V/15V-10W à base de transformateur piézoélectrique fonctionnant à fréquence fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation EM d'une carte d'alimentation DC-DC pour concevoir le dimensionnement d'un filtre CEM hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Limoge, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.45-GHz low cost and efficient rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different inverter architectures and controls in terms of conducted EMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beltramini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Asfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Industrial Technology (ICIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vina del Mar, France. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear magnetic coupling of a piezoelectric energy harvesting cantilever combined with velocity-controlled synchronized switching technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Leuven, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.45-GHz dual-diode RF-to-dc rectifier for rectenna applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.37 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of VHDL-AMS to model power semiconductors for EMI simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2emc 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-powered piezoelectric energy harvesting device using velocity control synchronized switching technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Phoenix, United States. pp.1785-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI Modeling of an Electrical Vehicle Drive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Near-field Reconstruction from PCBs by Equivalent Sources Using Legendre Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adroaldo Raizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost converter for harvesting of microwave electromagnetic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Energy Conversion Congress and Exposition. ECCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, CA, United States. pp.2592 - 2599, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Simulation of Common Mode Conducted Noise Emissions in Adjustable-Speed AC Drive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaiyan Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCZUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zürich, Switzerland. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCZUR.2009.4783420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant parameters of SPICE3 MOSFET model for EMC analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Symposium on Electromagnetic Compatibility - EMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Austin, France. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2009.5284615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Analysis of a DC-DC Converter Using a Piezoelectric Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 34th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-controlled Piezoelectric Switching Energy Harvesting Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREPQ 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the Fixed Frequency Controlled Piezoelectric Transformer based DC/DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications, 2009. EPE'09. 13th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2.45 GHz rectenna using a global analysis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation, 2009. EuCAP 2009. 3rd European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.2321-2325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un générateur piézoélectrique en forme de coque en vue de développer un générateur d'énergie électrique pour l'alimentation des appareils nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du champ proche rayonné par un variateur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM08 14ème colloque international et exposition sur la compatibilité électromagnétique – JS08 journée scientifique URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Pages 227 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and reduction of common mode currents in a variable-speed drive system by two-port network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Power Electronics, Machines and Drives, PEMD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United Kingdom. pp.416-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Equivalent 3D Models from Near-Field Measurements-Application to the EMC of Power Printed Circuit Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Conference on Electromagnetic Field Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage current transformers based on nanocrystalline materials for electronic energy meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et analyse d'un transformateur piézoélectrique dans une alimentation 30V/15V-5W pour une application spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation par fonctions de couplage d'une structure de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de puissance du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un filtre CEM à l'aide d'un modèle quadripolaire pour un système d'entraînement à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International sur la Compatibilité Electromagnétique, CEM08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.218-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure normative de champ électrique émis par un câble alimenté par un hacheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International sur la Compatibilité Electromagnétique, CEM08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.140-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-Controlled Switching Piezoelectric Damping based on Maximum Power Factor Tracking and Work Cycle Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAST 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Identification by Using Near-field Scanning Method Based on Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du rayonnement électromagnétique par des sources équivalents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ième Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric generator harvesting bike vibrations energy to supply portable devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREPQ 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations of Piezoelectric Transformers with Voltage-Mode Rectifiers for DC/DC Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECOn 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Mode Conducted EMI in Electric Vehicle Drive Systems: Inverter and Rotor Wounded Synchronous Machine Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE symposium on embedded EMC, 2EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rouen, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing piezoelectric transformer working with PLL and with non-linear load approaches in DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of common mode conducted noise emissions in variable-speed drive systems for avionic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'More Electric' Aircraft Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and measurement of the magnetic near field of a static converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE'07, International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of common mode conducted noise emissions in PWM inverter-fed AC motor drive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Power Electronics and Applications, EPE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Denmark. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI rayonnées par les câbles de puissance des convertisseurs à MLI pour des applications aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Assemblée Générale du GDR ONDES : Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI radiations emitted by power lines of PWM converters in airplane applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2007 EMC Europe Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des perturbations de mode commun dans un variateur de vitesse par approche quadripolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de la Recherche de l'Intergroupe des Écoles Centrales, CRIEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI radiated by power lines of PWM converters in airplane applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'More Electric' Aircraft Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et réduction des perturbations de mode commun dans un système d'entraînement avec variation de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de la Recherche de l'Intergroupe des Écoles Centrales, CRIEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de transducteur piézoélectrique pour la récupération d'énergie de vibration sur un vélo en vue de développer un générateur d'énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSAME 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexion Mode Piezoelectric Micro-Transformer Processed by Aerosol Deposition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Z. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IUS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Harvesting using Piezoelectric MEMS Generator with Interdigital Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.P. Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IUS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cable modelling for common mode interference estimation in embedded power electronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2007 EMC Europe Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: EMC Where are we ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un transformateur piézoélectrique par l'usage d'une charge non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des inductances de mode commun mono- couches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ecrabey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baudesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Future (EPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Piezoelectric Plate with Proof Mass for Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuator 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des filtres de mode commun associés aux systèmes de variation de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting from vibration using a piezoelectric membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Minazara-Erambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electro-Active Materials and Sustainable Growth (EMSG 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Abbaye Les Vaux de Cernay, France. pp.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive energy harvesting from mechanical vibration using circular piezoelectric membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IUS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of piezoelectric transformer and coreless planar electromagnetic transformer in gate drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric diaphragm for vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCU/UI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of piezoelectric transformer and coreless planar electromagnetic transformer dedicated to the integration of gate drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAAEI-EPF 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of a low power piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Riga, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric transformer for complementary MOSFET & IGBT gate drive circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power high-voltage DC/DC inverters based on a PZT piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric microtransformer based on SOI structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MME 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to design piezoelectric transformer used in MOSFET & IGBT gate drive circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analytical Modeling of a Bimorph Beam Piezoelectric Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de transistor à grille isolée par transformateur piézoélectrique, bras complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jarrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Montpellier, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur piézoélectrique bimorphe de type poutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAGELEC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Toulouse, France. pp 95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new MOSFET & IGBT gate drive insulated by a piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PESC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic 4x4 chain matrix for analytical modeling of piezoelectric actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IUS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de transistor à grille isolée par transformateur piézoélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Lille, France. pp 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility in Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; WILEY. 2014, 978-1-84821-504-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compatibilité en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. Lavoisier, 2013, Sciences et Technologies de l'Energie Electrique, Bernard Multon, 978-2-7462-4575-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des éléments piézo-électriques en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques de l'Ingénieur, pp.Techniques de l'Ingénieur D3235, 2011, D3235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateurs statiques piézoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques de l'Ingénieur, pp.Techniques de l'Ingénieur D 3015, 2005, D 3015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des commutateurs intelligents pour une meilleurs récupération d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Shan Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l’avenir, L’ingénierie se met au vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-81, 2019, 978-2-271-12638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'ingénieur et génies techniques : Quelles perspectives pour la recherche, quelles formations à l'ENS de Cachan ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Albe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Huchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan : Le siècle d'une grande école pour les sciences, les techniques, la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la connectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants électroniques de puissance et leur mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.65 à 148, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit électronique de gestion d’énergie pour un dispositif électronique autonome alimenté par une capacité variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3071679A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: EMC Where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId605"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Costa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche au laboratoire SATIE concernent les domaines de l'électronique de puissance et de la conversion statique de l'énergie électrique, avec l'objectif d'accroitre la densité massique/volumique des convertisseurs statiques tout en assurant un très haut rendement et une compatibilité électromagnétique la plus élevée possible. Les thématiques scientifiques que j'ai principalement abordées sont les suivantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-la compatibilité électromagnétique en électronique de puissance : ce thème vise à modéliser les mécanismes de perturbations conduites et rayonnées dans des systèmes complexes basés sur l'électronique de puissance (présence de multiples charges, de réseaux, de capteurs, de convertisseurs statiques, de liaisons, etc ..) dans l’objectif de les réduire à la source, de mieux contrôler leurs modes de propagation, de concevoir des convertisseurs de puissance peu polluants, puis enfin d'optimiser les performances des dispositifs de réduction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-l'intégration en électronique de puissance : intégration hybride des fonctions de conversion statique dans du PCB (circuit imprimé) tout en garantissant un haut rendement, des échauffements contrôlés et une CEM optimisée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-l'électronique de puissance basée sur les matériaux piézoélectriques : ces matériaux offrent l'intérêt de permettre la conversion d'énergie électromécanique avec un très bon rendement, ce qui est très intéressant au regard de la CEM car les émissions électromagnétiques sont structurellement fortement réduites.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Variations in Random Wound Coils of Synchronous Motors: A Statistical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (1), pp.262-271. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2025.3597834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New EMI Active Hybrid Active‐Passive Filter With Mixed Voltage‐Current Injection Dedicated to a GaN Based Boost Converter in kW Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.e70090. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.70090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance predictive modeling methodology taking into account windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateurs piézoélectriques en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Techniques de l'Ingénieur, D3015v2, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-d3015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'une topologie de conversion adaptée à un système de dégivrage piézoélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric deicing system for aeronautics: Extensional mode actuator and power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (16), pp.2944-2955. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-energy avionic piezoelectric deicing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (5), pp.055043. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad3ef3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new isolated topology of DC-DC converter based on piezoelectric resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (8), pp.10012 - 10025. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3276478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Topology of DC-DC Converter Based On Piezoelectric Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.6986-7000. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2022.3142997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic plucked meso-scale piezoelectric energy harvester for low-frequency rotational motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (10), pp.105014. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac1d91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a resonator for PCB-embedded power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transverse traveling wave piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.075012. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non-isolated low power inductorless piezoelectric DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2019.2900526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal traveling wave piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.37-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the reliability of Printed Circuit Board (PCB)-embedded power dies with pressed contact made of metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.707-714. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 15 mV Inductorless Start-up Converter Using a Piezoelectric Transformer for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.2241-2253. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2690804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Design of an LCL Filter for Grid Connected Photovoltaic System and Analysis of the Impact of Neighbors' Consumption on the System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabakata Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Mami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced Active and Reactive Control Applied to a Grid Connected Five Level Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabakata Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Mami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (10), pp.207-216. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.081027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI-Based Current and Voltage Sensing for the Control of Power Electronic Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (7), pp.918-922. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2017.2726567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Laminated Metal Foam as the Top-Side Contact of a PCB-Embedded Power Die</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdedaim Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2748223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous DC-DC converter for RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (5), pp.119 et suivantes. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for Predictive Modeling of the Common-Mode Impedance of the Stator Coils in AC Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (12), pp.7360 - 7371. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2594052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Energy Harvesting Circuit with DC-DC Convertor for Vibration Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 773, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Electromagnetic Radiations Sources at the Switching Time Scale Using an Inverse Problem-Based Resolution Method—Application to Power Electronic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (1), pp.52-60. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2363675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Current Sensors in Power Electronics, a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazaleyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.7 - 18. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2001.11463473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Stoppers on Single Beam Piezoelectric Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. S. Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1022 - 1026. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Dual-Circularly Polarized Rectenna for RF Energy Harvesting in The 2.45 GHZ ISM Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Haboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER14031103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Driver of GaN Power Transistors Through Measurement of Their Thermal Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.2359 - 2366. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2277759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Active Filter for Differential-Mode Noise Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.1053 - 1057. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2276396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of piezoelectric transformer-based DC/DC converter to improve power by using heat transfer equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.845-857. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-powered piezoelectric energy harvester for bicycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (7), pp.2501-2510. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12206-014-0407-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an efficient dual patch rectenna for Microwave Energy Recycling in the ISM Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.93-108. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC13073105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Piezoelectric Switching Circuits for Energy Harvesting with Bistable Broadband Technique by Work-cycle Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.180-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation galvanique à très haute tension pour l'alimentation d'allumeurs d'IGBT dans un convertisseur multiniveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Galaï Galaï Dol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3-4), pp.339-355. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.16.339-355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power, Low Voltage, Self-Powered Resonant DC-DC Converter for Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Haboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.103-117. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2013.1245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of self-powering part of SSHI interface for piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.288-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the near-field electromagnetic radiation of power cables in automotives or aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.4580 - 4593. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2232310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Semi-Passive Piezoelectric Structural Damping Based on Zero Velocity Crossing Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.025029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Reconstitution Method (FRM) to Compute the Broadband Spectrum of Common Mode Conducted Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2), pp.248 - 256. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2219056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a piezoelectric transformer-based DC/DC converter with a cooling system and current-doubler rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (9), pp.095005. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/9/095005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Modeling of Radiated Electromagnetic Field by a Coil With a Toroidal Ferromagnetic Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Labarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (5), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2243450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Piezoelectric Energy Harvester with Multi-mode Dynamic Magnifier with Matrix Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (3), pp.237-255. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-131697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Burst-Mode Control of Piezoelectric Transformer-based DC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (5), pp.055020. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/5/055020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband ZVS half-bridge circuit for piezoelectric transformers with small inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (9), pp.523-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Enhancement of Piezoelectric Transformers by Adding Heat Transfer Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.2129-2136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-powered switching circuit for piezoelectric energy harvesting with velocity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (3), pp.30903. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-powered switching circuit for piezoelectric energy harvesting with velocity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-K. Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (3), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Hybrid Integrated EMC Filter for a DC-DC Power Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (11), pp.4380-4390. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2183387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transformer 28V/15V-10W DC/DC Converter with fixed switching frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marmouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.601-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.45-GHz dual-diode rectenna and rectenna arrays for wireless remote supply applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 2.45 GHz rectenna design including harmonic rejecting rectifier device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (12), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.1075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Interferences Analysis of DC/DC Converters Based on Piezoelectric Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (6), pp.061501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Mode Modeling of the Association of N Switching Cells - Application to an Electric Vehicle Drive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.2852-2859. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2010.2051457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of radiated electromagnetic fields using equivalent sources – Application to the EMC of power printed circuit boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp. 91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Equivalent 3-D Models from Near Field Measurements - Application to the EMC of Power Printed Circuit Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp. 1650-1653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fixed frequency controlled radial-mode stacked disk-type piezoelectric transformers for DC/DC converter application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (8), pp.085025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage current transformers based on nanocrystalline materials for electronic energy meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp. 383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common-Mode Emissions Measurements and Simulation in Variable-Speed Drive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaiyan Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (11), pp.2456 - 2464. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2009.2031493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un capteur de courant dédié aux mesures en CEM et en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (6), pp.731 - 750. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.731-750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un transformateur piézoélectrique par l'usage d'une charge non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (5), pp.609-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear method for the amplification of electrical power delivered by a piezoelectric generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poulin-Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Minazara-Erambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2006017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric diaphragm for vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.699-703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transformer for Integrated MOSFET & IGBT Gate Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transformateur piézoélectrique dans les alimentations de lampe fluorescente à cathodes froides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing piezoelectric and coreless electromagnetic transformer approaches in IGBT driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (3), pp.237-242. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2006059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric micro-transformer based on SOI structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 117 (2), pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting from Vibration Using a Piezoelectric Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 128, pp.187-193. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005128028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High-Current Large-Bandwidth DC Active Current Probe for Power Electronics Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laboure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1), pp.243-254. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2004.841066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of conducted common mode perturbations in variable-speed drive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (4), pp.1012-1021. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2005.857365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-transformateur piézoélectrique intégré sur substrat en silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3-4), pp.315-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric microtransformer based on PZT unimorph membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (9), pp.90-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric micro-transformer based on PZT unimorph membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.S90-S96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency modeling of a current transformer by finite-element simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laboure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (2), pp.998-1007. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2003.808603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transformateur piézoélectrique : principe et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hallaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des perturbations conduites et rayonnées dans une cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (12), pp.2221-2248. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des perturbations conduites et rayonnées dans une cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Puzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (12), pp.2221-2248. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (192)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-inputs, Two-outputs (TITO) active filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.801-806, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convertisseurs à résonateurs piézoélectriques : un tour d'horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field measurement for contactless current sensing in power electronic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric transducers for deicing airplane wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International conference on adaptive structures and technologies, ICAST 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Concilio, May 2025, Capua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Design of a Piezoelectric Deicing System Based on Extension Resonant Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Active and Passive Smart Structures and Integrated Systems XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Long Beach, CA, United States. pp.1294623, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3010689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avionic Piezoelectric Deicing System: Numerical and Experimental Investigation of the Use of Extension Modes for Deicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GUIMERA Francis, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new closed-loop regulation method dedicated to piezoelectric resonators based isolated DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMD 2024 - 13th International Conference on Power Electronics, Machines and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nottingham, United Kingdom. pp.146 - 153, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2024.2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04712834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and EMC Comparison of Si MOSFET and GaN HEMT Based Full Bridge DC-DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayawo Roger Ekon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2023; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse CEM comparative de stratégies MLI pour un convertisseur DC-DC haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayawo Roger Ekon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving power supply for an avionic piezoelectric deicing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar JOMAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Mar 2023, Long Beach, United States. pp.90, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2657036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling random conductor distribution in stator winding slots: impact on common and differential-mode impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et l'exposition sur la Compatibilité ElectroMagnétique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical resolution of a PR-based power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04712835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of routing on the EMC behavior of a GaN HEMT-based full bridge DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayawo Roger Ekon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. pp.415-420, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope51680.2022.9900951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive sensitivity analysis of motor's windings HF impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cracovie (PL), Poland. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Power Supply for Ultrasound Piezoelectric Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2023, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC57127.2023.10114888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance HF modeling for designing with windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation d’un Système de Dégivrage Piézoélectrique Avionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modar Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Standardized Methods Applied for Conducted EMI Estimation on the Volume of an EMC Filter in a DC Supplied Single-leg Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Seddighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Oustad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 7th Southern Power Electronics Conference (SPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Nadi, Fiji. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEC55080.2022.10058449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champ magnétique pour détecter le court-circuit dans le convertisseur de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chaplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Operating Frequency On Piezo-Based DC-DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Araujo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lamorelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJPEL.2021.306702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Materials for the DC-DC Converters Based on Piezoelectric Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 22nd Workshop on Control and Modelling of Power Electronics (COMPEL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Carthagène, Colombia. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPEL52922.2021.9645999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of three-level flying-capacitor commutation cells with four paralleled 650V/60A GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hoffmann Sathler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Segond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Phoenix, France. pp.2277-2284, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC42165.2021.9487160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Modifying Standard Emission Levels on the sizing of EMC Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Seddighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. 9 p., </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Topology of DC-DC Converter Based On Piezoelectric Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 21st Workshop on Control and Modeling for Power Electronics (COMPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Aalborg, Denmark. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPEL49091.2020.9265767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Common-Mode Voltage Source for Multilevel Inverter Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Sathler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted Noise Investigation for IMS Based GaN HEMT Power Module by Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of multilevel converters on EMC filter weight of a 70 kVA power drive system for More Electrical Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hoffmann Sathler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Nagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2020 - 11th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-scale piezoelectric energy harvester for low-frequency rotational motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiun Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2556335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Control Strategy for Step-down DC-DC Converter Based on Piezoelectric Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Impedance of the Bypassing Network of a Switching Cell -Influence of the Positioning of the Decoupling Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Workshop on Integrated Power Packaging (IWIPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iwipp.2019.8799093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Switch Association in an N-Stage Interleaved Boost Converter for High Efficiency AC-DC Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.968-973, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2019.8781258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of disc-shaped piezoelectric size reduction on resonant inductorless DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducers/ Eurosensor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.1423-1426, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2019.8808328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC “Black Box” model for unbalanced power electronic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.957-962, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Modeling of PCB Interconnects with the Thin Wire Method: some Applications Test Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.636-640, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of a multi-electrodes piezoelectric transformer by experimental extraction of its electric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Denver, United States. pp.62, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2514448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave piezoelectric transformer for multi-level insulated gate-driver power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2019; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new DC-DC piezoelectric Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 th National Days on Energy Harvesting and Storage (JNRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal simulations of SiC MOSFETs under short- circuit conditions: influence of various simulation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Workshop on Integrated Power Packaging (IWIPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iwipp.2019.8799085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic elements modeling and experimental identification in a gan hemt based power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Shan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CEM de type boîte noire d'un onduleur triphasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new inductorless DC-DC piezoelectric flyback converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icit.2018.8352243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un transfomateur piézoélectrique multi-électrodes par l'extraction de ses paramètres électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and validation of Dyadic Green's functions formalism in PEEC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium and exhibition on electromagnetic compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and Modeling of a Traveling Wave Piezoelectric Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black box EMC modeling of a three phase inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/emceurope.2018.8485007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impédance de maille d'une cellule de commutation à puces sic selon l'agencement des condensateurs de découplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Topology of Low-Loss Magnetic Component for PCB-Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th Electronic System-Integration Technology Conference (ESTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/estc.2018.8546467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures large bande en courant et tension pour l'évaluation de la puissance dissipée et des perturbations conduites d'un convertisseur de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Loudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a multi-electrodes traveling-wave piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Denver, United States. pp.82, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2297639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCB-Embedding of Power Dies Using Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion (PCIM) Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductances enfouies au PCB pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET, Elaboration de composants passifs magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES Toulouse, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique innovante de contacts sur des puces de puissance enfouies dans du PCB : application à un redresseur de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electric model for IGBT power module based on Q3D® and Simplorer®: 3D Layout design, stray inductance estimation, experimental verifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menouar Ameziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lhotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled PQ control Applied to a Multicellular Parallel Inverter for Grid-connected Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabakata Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Mami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab-STA, ATTNA,, Dec 2016, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2016.7952002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of testing methods for winding turn-to-turn insulation of low voltage motors fed by PWM converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for SiC based power converter optimization including EMC and thermal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Model Accuracy in Design by Optimization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDSTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mashhad, Iran. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDSTC.2017.7910396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductor-less DC-DC converter using a piezoelectric transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées sur la Récupération et le stockage d'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module onduleur de puissance : Modélisation 3D, Estimation des éléments parasites, établissement d'un modèle électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menouar Ameziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI investigation in a GaN HEMT power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique d'estimation des pertes dans une cellule de commutation MOSFET-diode Schottky SiC en vue de la conception et de l'optimisation d'un dissipateur thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 12 mV start-up converter using piezoelectric transformer for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Losses Model for SiC semiconductors dedicated to optimization operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des couplages capacitifs dans les machines électriques pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM, 18ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the temperature of a power module on conducted EMI emitted by a buck converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Loudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ottawa, ON, Canada. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2016.7571717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CEM d'un convertisseur de puissance utilisant des transistors GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization of Power ElectronicsConverter Including EMC Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Design by Optimization for Reducing the Weight of a SiC Switching Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milwaukee, WI, United States. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2016.7855545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Globale d'une Cellule de Commutation SiC : Dimensionnement CEM et Thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CEM d'un module de puissance à HEMT GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la température du convertisseur sur les perturbations CEM émises vers un réseau HVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Loudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Circuit for Vibration Energy Harvesting with Adjustable Bias Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide band measurements in time domain with current and voltage probes for power losses evaluation and EMC measurements on power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Loudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Stoppers on Single Beam Piezoelectric Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Shan Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-switch inductorless power management circuit for electrostatic vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Energy harvesting in urban environment using transparent rectenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cirio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORS, ENERGY HARVESTING, WIRELESS NETWORK AND SMART OBJECTS - SENSO 2014 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Recovery DC/AC Converter for Piezoelectric Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th European Conference on Power Electronics and Applications (EPE'14-ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lappeenranta, Finland. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2014.6910954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de caractérisation pour composants grand-gap et modèle EBEM-CE associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lopez-Bancalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission d'énergie par couplage inductif. Application aux capteurs biomédicaux intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroussi Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lourme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement thermique d'un composant GaN de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent rectenna and rectenna array for RF energy harvesting at 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 8th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Hague, Netherlands. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Recovery Power Supply for Piezoelectric Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du bobinage sur les comportements magnétique et électrique des tores de mode commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation analytique du champ rayonné par les composants à noyau torique pour le calcul de l'inductance de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical calculation of the magnetic field radiated by A CM coil using conformal mapping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg, France. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6930911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Energy Harvester for Bicycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Les Arches 1800, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal measurement of losses of GaN power transistors for optimization of their drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Piezoelectric Energy Harvester for Bicycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013-39th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Burst-Mode Controlled Piezoelectric Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Power Electronics and Motion Control Conference 2012 (EPE/PEMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Novi Sad, Serbia. pp.DS2c.7-1 - DS2c.7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna à faible niveau de puissance pour la récupération et la conversion d'énergie électromagnétique à 1.8 et 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Saddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Haboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power, Low Voltage, Autonomous Resonant DC-DC Converter for Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE POWERENG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerEng.2013.6635787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the propagation paths of high- frequency common mode currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Power Electronics and Applications (EPE 2013))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transformer-based DC/DC Converter with improved Burst-Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2013, IEEE Energy Conversion Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low Power RF Energy Harvesting for Wirelessly Powering Portable Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of non idealities in switching frequency modulation techniques: Application to coupled interleaved multicellular parallel converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Mon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Ferrer-Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Enhancement of Piezoelectric Transformer by Adding Thermal Dissipation Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Adaptive Structures Technologies (ICAST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aruba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power enhancement of piezoelectric transformers by adding thermal pad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Active and Passive Smart Structures and Integrated Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, San Diego, United States. pp.83411U-83411U-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method of EMI analysis in power electronics based on semiconductors transient models: Application to SiC MOSFET/Schottky diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012 - 38th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the propagation of high-frequency currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, France. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des plans de masse parfaits et imparfaits avec la méthode PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Bistable Magnetic Non-linear Piezoelectric Energy Harvester with Traditional Linear Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012 - 38th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.949 - 954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOR Krylov subspace algorithm applied on PEEC model integrating dyadic Green's functions formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et modélisation des hétérogénéités de distribution du rayonnement magnétique des inductances toriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode d'analyse des interférences électromagnétiques (IEM) dans les convertisseurs statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur Bordeaux : 5 - 7 juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation des courants de mode commun HF dans la masse métalliques des moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling method based on transfer functions for EMI analysis in power electronics converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium and exhibition on electromagnetic compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Piezoelectric Transformer-Based DC/DC Converter to Improve Power by Using Heat Transfer Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Adaptive Structures and Technologies (ICAST 2012 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-powered ultra-low power DC-DC converter for RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Marian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.CD, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2012.6231746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Integrated EMC filter for CM and DM EMC Suppression in a DC-DC Power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of piezoelectric switching shunt circuits for vibration suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium, AES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Improvement of Piezoelectric Transformer-Based DC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hao Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012 - 38th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.662 - 667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Piezoelectric Structural Damping Based on Velocity Controlled Switching and Pulse Width Modulation Switching Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 International Mechanical Engineering Congress &amp; Exposition, IMECE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI disturbance in Double Galvanic Insulation Transformer for high voltage insulation- Application on multilevel converter for 10kV SiC Mosfet drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 6th Asia-Pacific Conference on Environmental Electromagnetics (CEEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Shanghai, France. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEEM.2012.6410604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Resonant Step-up DC/DC Converter for driving flapping wings of the Micro Robotic Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Biomimetic, Artificial Muscles and Nano-Bio 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous ultra-low power DC/DC converter for Microbial Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Beyrouth, Lebanon. pp.398-401, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching cell EMC behavioral modeling by transfer function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, York, United Kingdom. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric 10W DC/DC converter for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Birmingham, United Kingdom. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Energy Harvester Circuit For Capacitive Storage Buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF POWER SEMICONDUCTORS IN VHDL-AMS FOR EMI SIMULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing temporal simulation time to estimate common mode disturbances: experimental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI circuit modeling of a power train on composite ground plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naraindranath Doorgah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Fort Lauderdale, FL, United States. pp.643, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2010.5711352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Structural Damping based on the Pulse Width Modulation Switching Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Structures and Technologies (ICAST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High insulation Power supply for high-power IGBT gate drivers in a multilevel converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition &amp; Conference for Power Electronics, Intelligent Motion, Power Quality (PCIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Passive Piezoelectric Structural Damping by Self-powered Velocity Control Synchronized Switching Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Structures Technologies 2010 (ICAST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, State Collage, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.45-GHz low cost and efficient rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation EM d'une carte d'alimentation DC-DC pour concevoir le dimensionnement d'un filtre CEM hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Limoge, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation DC/DC 28V/15V-10W à base de transformateur piézoélectrique fonctionnant à fréquence fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed frequency controlled piezoelectric 10W DC/DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion Congress and Exposition (ECCE), 2010 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, United States. pp.3030-3037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des émissions conduites de mode commun : vers une réduction de la durée d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.45-GHz dual-diode RF-to-dc rectifier for rectenna applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.37 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different inverter architectures and controls in terms of conducted EMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beltramini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Asfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Industrial Technology (ICIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vina del Mar, France. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear magnetic coupling of a piezoelectric energy harvesting cantilever combined with velocity-controlled synchronized switching technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Leuven, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of VHDL-AMS to model power semiconductors for EMI simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2emc 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-powered piezoelectric energy harvesting device using velocity control synchronized switching technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Phoenix, United States. pp.1785-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost converter for harvesting of microwave electromagnetic energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Energy Conversion Congress and Exposition. ECCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, CA, United States. pp.2592 - 2599, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Near-field Reconstruction from PCBs by Equivalent Sources Using Legendre Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adroaldo Raizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMI Modeling of an Electrical Vehicle Drive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Simulation of Common Mode Conducted Noise Emissions in Adjustable-Speed AC Drive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaiyan Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCZUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zürich, Switzerland. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCZUR.2009.4783420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Analysis of a DC-DC Converter Using a Piezoelectric Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 34th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant parameters of SPICE3 MOSFET model for EMC analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Hadj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Symposium on Electromagnetic Compatibility - EMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Austin, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2009.5284615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2.45 GHz rectenna using a global analysis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation, 2009. EuCAP 2009. 3rd European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.2321-2325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the Fixed Frequency Controlled Piezoelectric Transformer based DC/DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications, 2009. EPE'09. 13th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-controlled Piezoelectric Switching Energy Harvesting Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREPQ 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un générateur piézoélectrique en forme de coque en vue de développer un générateur d'énergie électrique pour l'alimentation des appareils nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage current transformers based on nanocrystalline materials for electronic energy meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waeckerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et analyse d'un transformateur piézoélectrique dans une alimentation 30V/15V-5W pour une application spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Equivalent 3D Models from Near-Field Measurements-Application to the EMC of Power Printed Circuit Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Conference on Electromagnetic Field Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and reduction of common mode currents in a variable-speed drive system by two-port network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Power Electronics, Machines and Drives, PEMD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United Kingdom. pp.416-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du champ proche rayonné par un variateur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM08 14ème colloque international et exposition sur la compatibilité électromagnétique – JS08 journée scientifique URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Pages 227 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation par fonctions de couplage d'une structure de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de puissance du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un filtre CEM à l'aide d'un modèle quadripolaire pour un système d'entraînement à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International sur la Compatibilité Electromagnétique, CEM08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.218-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure normative de champ électrique émis par un câble alimenté par un hacheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International sur la Compatibilité Electromagnétique, CEM08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.140-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-Controlled Switching Piezoelectric Damping based on Maximum Power Factor Tracking and Work Cycle Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAST 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Identification by Using Near-field Scanning Method Based on Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du rayonnement électromagnétique par des sources équivalents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beghou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ième Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations of Piezoelectric Transformers with Voltage-Mode Rectifiers for DC/DC Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Kung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECOn 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric generator harvesting bike vibrations energy to supply portable devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREPQ 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of common mode conducted noise emissions in variable-speed drive systems for avionic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'More Electric' Aircraft Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of common mode conducted noise emissions in PWM inverter-fed AC motor drive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Power Electronics and Applications, EPE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Denmark. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and measurement of the magnetic near field of a static converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE'07, International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing piezoelectric transformer working with PLL and with non-linear load approaches in DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Mode Conducted EMI in Electric Vehicle Drive Systems: Inverter and Rotor Wounded Synchronous Machine Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE symposium on embedded EMC, 2EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rouen, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI radiations emitted by power lines of PWM converters in airplane applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2007 EMC Europe Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI rayonnées par les câbles de puissance des convertisseurs à MLI pour des applications aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Assemblée Générale du GDR ONDES : Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et réduction des perturbations de mode commun dans un système d'entraînement avec variation de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de la Recherche de l'Intergroupe des Écoles Centrales, CRIEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des perturbations de mode commun dans un variateur de vitesse par approche quadripolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jettanasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de la Recherche de l'Intergroupe des Écoles Centrales, CRIEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI radiated by power lines of PWM converters in airplane applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'More Electric' Aircraft Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de transducteur piézoélectrique pour la récupération d'énergie de vibration sur un vélo en vue de développer un générateur d'énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSAME 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Harvesting using Piezoelectric MEMS Generator with Interdigital Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.P. Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IUS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexion Mode Piezoelectric Micro-Transformer Processed by Aerosol Deposition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Z. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IUS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cable modelling for common mode interference estimation in embedded power electronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2007 EMC Europe Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: EMC Where are we ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un transformateur piézoélectrique par l'usage d'une charge non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des inductances de mode commun mono- couches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ecrabey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baudesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Future (EPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Piezoelectric Plate with Proof Mass for Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuator 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des filtres de mode commun associés aux systèmes de variation de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting from vibration using a piezoelectric membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Minazara-Erambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electro-Active Materials and Sustainable Growth (EMSG 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Abbaye Les Vaux de Cernay, France. pp.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive energy harvesting from mechanical vibration using circular piezoelectric membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IUS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of piezoelectric transformer and coreless planar electromagnetic transformer in gate drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric diaphragm for vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Minazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCU/UI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of piezoelectric transformer and coreless planar electromagnetic transformer dedicated to the integration of gate drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAAEI-EPF 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of a low power piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Riga, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric transformer for complementary MOSFET & IGBT gate drive circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power high-voltage DC/DC inverters based on a PZT piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric microtransformer based on SOI structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sangouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MME 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to design piezoelectric transformer used in MOSFET & IGBT gate drive circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analytical Modeling of a Bimorph Beam Piezoelectric Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de transistor à grille isolée par transformateur piézoélectrique, bras complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jarrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Montpellier, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur piézoélectrique bimorphe de type poutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAGELEC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Toulouse, France. pp 95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic 4x4 chain matrix for analytical modeling of piezoelectric actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IUS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new MOSFET & IGBT gate drive insulated by a piezoelectric transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PESC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de transistor à grille isolée par transformateur piézoélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Lille, France. pp 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility in Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; WILEY. 2014, 978-1-84821-504-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compatibilité en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. Lavoisier, 2013, Sciences et Technologies de l'Energie Electrique, Bernard Multon, 978-2-7462-4575-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des éléments piézo-électriques en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques de l'Ingénieur, pp.Techniques de l'Ingénieur D3235, 2011, D3235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateurs statiques piézoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques de l'Ingénieur, pp.Techniques de l'Ingénieur D 3015, 2005, D 3015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des commutateurs intelligents pour une meilleurs récupération d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Shan Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Jong Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l’avenir, L’ingénierie se met au vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-81, 2019, 978-2-271-12638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'ingénieur et génies techniques : Quelles perspectives pour la recherche, quelles formations à l'ENS de Cachan ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Albe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Huchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan : Le siècle d'une grande école pour les sciences, les techniques, la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la connectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants électroniques de puissance et leur mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.65 à 148, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit électronique de gestion d’énergie pour un dispositif électronique autonome alimenté par une capacité variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3071679A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: EMC Where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId615"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572781v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modar Jomaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Vasic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d3015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serpaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578067v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad3ef3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3276478" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touhami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3142997" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Su" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac1d91" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loyau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab1945" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2900526" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.04.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labrousse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2690804" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabakata Mahamat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Marouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.081027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beghou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2017.2726567" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdedaim Amar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2748223" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Adami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17796" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Boucenna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2594052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labour&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2001.11463473" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235425v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2363675" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. S. Shih" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.213" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hoffmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2277759" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Haboubi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Adami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14031103" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2276396" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao Su" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ping Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jong Wu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140093" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-014-0407-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gala&#239; Gala&#239; Dol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.339-355" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QL79CSWK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13073105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2219056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Kung Lee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genoulaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2232310" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2013.1245" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/9/095005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908437v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131697" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Labarre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2243450" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwander" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/5/055020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110355" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GQ6H4HK8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-J. Wu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-K. Lee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811650v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2183387" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811661v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marmouget" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806420v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Merabet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000523" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122017v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1075" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2051457" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447229v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerl&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyan Jettanasen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2031493" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.731-750" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3684B0D83363B98761418CB84C6F8CF1D711D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811662v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Minazara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minazara-Erambert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5J36JRZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811659v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811658v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006059" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0182KM3D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920231v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811660v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-88K85KMZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laboure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2004.841066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2005.857365" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141177v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sangouard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811665v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920234v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2003.808603" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811664v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hallaert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rojat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993271" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V42TBPM9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141661v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082478v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05100704v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0210" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506612v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578046v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010689" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712834v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2024.2150" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462301v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modar JOMAA" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2657036" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayawo Roger Ekon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dupuy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupuy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091334" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712835v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429157v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274165" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934032v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9900951" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462175v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC57127.2023.10114888" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429066v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043896" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978638v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203301v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Seddighi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Levy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Oustad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEC55080.2022.10058449" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaplier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451239v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hilt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL52922.2021.9645999" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258910v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Pereira" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJPEL.2021.306702" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461531v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoffmann Sathler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Segond" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC42165.2021.9487160" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03501763v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570694" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451237v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL49091.2020.9265767" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279931v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nagano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266493v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gahfif" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245757" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266491v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sathler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carayon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245681" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461661v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Ting Chen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiun Su" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556335" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215910" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187484v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwipp.2019.8799093" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266481v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2019.8781258" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461807v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461605v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514448" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266488v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guena" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goral" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879010" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172105v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808328" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852584v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872075" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172117v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187486v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwipp.2019.8799085" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051418v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shan Liu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719979v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352243" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051493v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051428v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Amara" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051465v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope.2018.8485007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681261v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasic" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012107" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688369v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meyer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Estienne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880799v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/estc.2018.8546467" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811765v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461563v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2297639" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883607v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Loudi&#232;re" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Moussa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802072v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831035v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685836v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Daou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Ameziani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhotellier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841370" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676140v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657565v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Bolgova" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736156v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnimdu Dadanema" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delhommais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094757" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472871v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delhommais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDSTC.2017.7910396" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680314v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361654v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Daou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735597v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657593v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388373v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2016.7571717" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686558v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Liu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361667v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoffmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372990v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739226" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372825v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855545" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361564v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361664v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393633v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697578v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Shan Shih" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686020v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735894v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393651v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256352" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736215v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takhedmit" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Picon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cirio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686342v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902451" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065191v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065235v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lourme" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697581v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910954" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065200v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lopez-Bancalari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hrigua" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697582v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689397v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686323v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6930911" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065211v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812885v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700482v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793751v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903907v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862663v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657583v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736241v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2013.6635787" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834312v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Saddi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735855v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Ferrer-Arnau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736255v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872400v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793755v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689403v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790124v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688254v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689421v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688430v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388761" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688835v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396843" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734912v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689417v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688443v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793750v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779129v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789822v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719861v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marian" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2012.6231746" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790117v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790132v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686344v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Galai" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEM.2012.6410604" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789825v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623285v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864500v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864502v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661397v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122297" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662798v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662800v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579201v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraindranath Doorgah" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2010.5711352" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793757v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688865v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864505v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662826v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864506v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843235v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557524v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519002v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cirio" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688869v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beltramini" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prisse" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asfaux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472713" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864508v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539146v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623283v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864503v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662819v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Guignot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pliquet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447319v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Raizer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539175v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316093" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369264v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCZUR.2009.4783420" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689255v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2009.5284615" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920242v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843682v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864509v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827915v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843232v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282207v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Aouine" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361126v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jettanasen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352405v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354389v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843233v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662827v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361130v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361127v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kone" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dunand" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843680v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354434v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352406v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843679v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843681v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662824v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843676v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285352v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meuret" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289357v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284443v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417452" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367740v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367735v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285353v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285351v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285354v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843231v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843674v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Wang" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Z. Chang" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843675v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lee" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Shih" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367736v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415960v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843230v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689460v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ecrabey" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudesson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843673v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689454v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527357v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843670v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843672v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843671v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843229v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843669v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843665v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843664v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jarrousse" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843666v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843662v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843661v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843226v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843224v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843237v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843659v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843222v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686638v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688875v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811666v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811667v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578301v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013836v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Huchette" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181146v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482416v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200838v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584253v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serpaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2025.3597834" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gahfif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.70090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Vasic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-d3015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modar Jomaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578067v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad3ef3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bigot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3276478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touhami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3142997" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Su" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac1d91" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loyau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab1945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2900526" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.04.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labrousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.064" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2690804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabakata Mahamat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Marouani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.081027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beghou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2017.2726567" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdedaim Amar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2748223" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Adami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17796" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Boucenna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2594052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2363675" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labour&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2001.11463473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. S. Shih" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Wu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.213" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Haboubi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Adami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14031103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686023v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hoffmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2277759" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100791v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2276396" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697583v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hao Su" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ping Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jong Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140093" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-014-0407-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13073105" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688006v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gala&#239; Gala&#239; Dol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.339-355" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QL79CSWK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827533v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2013.1245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627111v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genoulaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2232310" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Kung Lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735861v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2219056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854325v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/9/095005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Labarre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2243450" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131697" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811643v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwander" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/5/055020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GQ6H4HK8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788688v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-J. Wu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-K. Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2183387" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marmouget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Merabet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000523" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122017v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1075" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2051457" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447294v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerl&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506116v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyan Jettanasen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2031493" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.731-750" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3684B0D83363B98761418CB84C6F8CF1D711D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811662v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Minazara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164484v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minazara-Erambert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5J36JRZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006059" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0182KM3D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128028" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-88K85KMZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870526v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laboure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2004.841066" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2005.857365" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811665v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920234v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sangouard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2003.808603" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811664v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hallaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249079v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puzo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rojat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993271" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V42TBPM9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584258v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176253" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506612v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05100704v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0210" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010689" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712834v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2024.2150" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461122v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayawo Roger Ekon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouvet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupuy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091334" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227130v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dupuy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modar JOMAA" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2657036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429124v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712835v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934032v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9900951" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274165" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC57127.2023.10114888" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429066v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043896" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978638v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203301v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Seddighi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Levy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Oustad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEC55080.2022.10058449" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323198v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaplier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258910v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Pereira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJPEL.2021.306702" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hilt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL52922.2021.9645999" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461531v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoffmann Sathler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Segond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC42165.2021.9487160" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03501763v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570694" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451237v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL49091.2020.9265767" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266491v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sathler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carayon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245681" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266493v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245757" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279931v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nagano" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461661v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Ting Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiun Su" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556335" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215910" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187484v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwipp.2019.8799093" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266481v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2019.8781258" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172105v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808328" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852584v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872075" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guena" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goral" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461605v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514448" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461807v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172117v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187486v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwipp.2019.8799085" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051418v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shan Liu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051428v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Amara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719979v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352243" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051493v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688369v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Estienne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681261v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012107" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051465v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope.2018.8485007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836131v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880799v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/estc.2018.8546467" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Loudi&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Moussa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461563v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2297639" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811765v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802072v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831035v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685836v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Daou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Ameziani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhotellier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841370" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676140v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657565v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Bolgova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736156v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnimdu Dadanema" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delhommais" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094757" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472871v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delhommais" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDSTC.2017.7910396" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680314v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361654v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Daou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686558v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Liu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361667v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735597v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657593v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388373v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2016.7571717" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735900v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoffmann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372990v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739226" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372825v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855545" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361564v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361664v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393633v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735894v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393651v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256352" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697578v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Shan Shih" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736215v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takhedmit" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Picon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cirio" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697581v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910954" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065200v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lopez-Bancalari" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hrigua" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065235v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lourme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065191v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686342v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902451" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697582v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689397v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065211v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686323v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6930911" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812885v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700482v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903907v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793751v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834312v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Saddi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736241v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2013.6635787" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657583v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862663v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736255v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735855v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Ferrer-Arnau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872400v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793755v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688430v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388761" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688835v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396843" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689421v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790124v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688254v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689403v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734912v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689417v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688443v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793750v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719861v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marian" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2012.6231746" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779129v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789822v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790132v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790117v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686344v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Galai" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEM.2012.6410604" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789825v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661397v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122297" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662798v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864500v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864502v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623285v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662800v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579201v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraindranath Doorgah" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2010.5711352" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793757v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688865v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864505v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519002v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cirio" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557524v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843235v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864506v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662826v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539146v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688869v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beltramini" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prisse" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asfaux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472713" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864508v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623283v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864503v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539175v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316093" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447319v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Raizer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662819v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Guignot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pliquet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369264v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCZUR.2009.4783420" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920242v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689255v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2009.5284615" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827915v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864509v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843682v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843232v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354389v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843233v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352405v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361126v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jettanasen" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282207v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Aouine" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662827v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361130v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361127v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kone" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dunand" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843680v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354434v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352406v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843681v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843679v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285352v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meuret" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284443v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417452" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289357v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843676v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662824v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367735v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367740v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285354v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285353v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285351v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843231v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843675v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lee" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Shih" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843674v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Wang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Z. Chang" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367736v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415960v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843230v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689460v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ecrabey" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudesson" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843673v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689454v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527357v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843670v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843672v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843671v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843229v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843669v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843665v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843664v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jarrousse" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843666v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843662v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843661v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843226v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843224v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843659v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843237v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843222v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686638v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688875v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811666v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811667v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578301v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013836v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Huchette" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181146v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482416v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200838v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>