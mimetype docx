--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1165,4498 +1165,4498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. LII. Planet flux densities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">Relieving tensions related to the lensing of the cosmic microwave background temperature power spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henrot-Versillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plaszczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rouillé d’Orfeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 607, pp.A122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630311⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 597, pp.A126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678505v1</w:t>
+                <w:t xml:space="preserve">hal-03933498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relieving tensions related to the lensing of the cosmic microwave background temperature power spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Rouillé d’Orfeuil</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. LII. Planet flux densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashar Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 597, pp.A126. </w:t>
+              <w:t xml:space="preserve">, 2017, 607, pp.A122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933498v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. VIII. High Frequency Instrument data processing: Calibration and maps</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XLII. Large-scale Galactic magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525820⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01113936v1</w:t>
+                <w:t xml:space="preserve">in2p3-01251007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01113893v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXIX. All-sky dust modelling with Planck, IRAS, and WISE observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. X. Diffuse component separation: Foreground maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. R. Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Aniano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424945⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01067245v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01113941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2015 results. XII. Full Focal Plane simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01067254v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01202980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. IX. Diffuse component separation: CMB maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2015 results. XXV. Diffuse low-frequency Galactic foregrounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525936⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01119454v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01166790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XL. The Sunyaev-Zeldovich signal from the Virgo cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results XXXV. Probing the role of the magnetic field in the formation of structure in molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527743⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01230196v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXVI. The Second Planck Catalogue of Compact Sources</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526914⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01174421v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XXIX. All-sky dust modelling with Planck, IRAS, and WISE observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aniano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01420470v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01067245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXIII. Signature of the magnetic field geometry of interstellar filaments in dust polarization maps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425305⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022195v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01067254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XVII. Constraints on primordial non-Gaussianity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. IX. Diffuse component separation: CMB maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Arroja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525836⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115237v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01119454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXVII. The Second Planck Catalogue of Sunyaev-Zeldovich Sources</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XXVI. The Second Planck Catalogue of Compact Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Argüeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525823⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115296v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01174421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results. XL. The Sunyaev-Zeldovich signal from the Virgo cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01230196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results XXXV. Probing the role of the magnetic field in the formation of structure in molecular clouds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525896⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137621v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01420470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXXIII. Signature of the magnetic field geometry of interstellar filaments in dust polarization maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. K. Aluri</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01169549v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXVIII. The Planck Catalogue of Galactic Cold Clumps</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XVII. Constraints on primordial non-Gaussianity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525819⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115301v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XIX. Constraints on primordial magnetic fields</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XXVII. The Second Planck Catalogue of Sunyaev-Zeldovich Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525821⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115270v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XVIII. Background geometry and topology of the Universe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. VIII. High Frequency Instrument data processing: Calibration and maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525829⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115263v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01113936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XV. Gravitational lensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525941⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115223v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01113893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLV. Radio spectra of northern extragalactic radio sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XIX. Constraints on primordial magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527780⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01333215v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XX. Constraints on inflation</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XXVIII. The Planck Catalogue of Galactic Cold Clumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525898⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01140412v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXI. The integrated Sachs-Wolfe effect</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashar Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. K. Aluri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525831⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115280v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01169549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XV. Gravitational lensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01214769v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XIV. Dark energy and modified gravity</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XX. Constraints on inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525814⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115215v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01140412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXIV. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2015 results. XVIII. Background geometry and topology of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525833⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115290v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIII. The spectral energy distribution of dust in clusters of galaxies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XLV. Radio spectra of northern extragalactic radio sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A104. </w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01289588v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01333215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXII. The relative orientation between the magnetic field and structures traced by interstellar dust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Ade</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Alves</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425044⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022197v1</w:t>
+                <w:t xml:space="preserve">in2p3-01214769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXV. Diffuse low-frequency Galactic foregrounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XLIII. The spectral energy distribution of dust in clusters of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526803⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01166790v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01289588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. X. Diffuse component separation: Foreground maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2015 results. XIV. Dark energy and modified gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525967⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01113941v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XII. Full Focal Plane simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXXII. The relative orientation between the magnetic field and structures traced by interstellar dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01202980v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLII. Large-scale Galactic magnetic fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2015 results. XXI. The integrated Sachs-Wolfe effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A103. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01251007v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2015 results. XXIV. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461152v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5670,5730 +5670,5730 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01383743v1</w:t>
+                <w:t xml:space="preserve">cea-01383745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXVI. Optical identification and redshifts of Planck clusters with the RTT150 telescope</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXII. Frequency dependence of thermal emission from Galactic dust in intensity and polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aniano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 582, pp.A29. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 576, pp.A107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01383744v1</w:t>
+                <w:t xml:space="preserve">in2p3-01000147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved constraint on the primordial gravitational-wave density using recent cosmological data and its impact on cosmic string models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Leroy</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XVIII. The millimetre and sub-millimetre emission from planetary nebulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Plaszczynski</w:t>
+                <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Arnaud</w:t>
+                <w:t xml:space="preserve">A. J. Banday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (4), pp.045003. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 573, pp.A6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/4/045003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01107320v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01000018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results XXIV. Constraints on variations in fundamental constants</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXIII. Galactic plane emission components derived from Planck with ancillary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 580, pp.A22. </w:t>
+              <w:t xml:space="preserve">, 2015, 580, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01383655v1</w:t>
+                <w:t xml:space="preserve">cea-01383654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aniano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t>
+              <w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01383677v1</w:t>
+                <w:t xml:space="preserve">in2p3-01000134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXIII. Galactic plane emission components derived from Planck with ancillary data</w:t>
+                <w:t xml:space="preserve">Planck intermediate results XXIV. Constraints on variations in fundamental constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 580, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2015, 580, pp.A22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01383654v1</w:t>
+                <w:t xml:space="preserve">cea-01383655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01000134v1</w:t>
+                <w:t xml:space="preserve">cea-01383677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XVIII. The millimetre and sub-millimetre emission from planetary nebulae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">Improved constraint on the primordial gravitational-wave density using recent cosmological data and its impact on cosmic string models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henrot-Versillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">N. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Banday</w:t>
+                <w:t xml:space="preserve">Stéphane Plaszczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423836⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (4), pp.045003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/4/045003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01000018v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01107320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXVIII. Interstellar gas and dust in the Chamaeleon clouds as seen by Fermi LAT and Planck</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXVI. Optical identification and redshifts of Planck clusters with the RTT150 telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 582, pp.A31. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 582, pp.A29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01383746v1</w:t>
+                <w:t xml:space="preserve">cea-01383744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01000126v1</w:t>
+                <w:t xml:space="preserve">cea-01383743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint analysis of BICEP2/ keck array and Planck data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ade</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXVIII. Interstellar gas and dust in the Chamaeleon clouds as seen by Fermi LAT and Planck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Alexander</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aniano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.101301⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.A31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593518v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01383746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXII. Frequency dependence of thermal emission from Galactic dust in intensity and polarization</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aniano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424088⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01000147v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01000126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint analysis of BICEP2/ keck array and Planck data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Altieri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+                <w:t xml:space="preserve">D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (10), pp.101301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.101301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01383745v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00914508v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XVII. Gravitational lensing by large-scale structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803661v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804193v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804564v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XVII. Emission of dust in the diffuse interstellar medium from the far-infrared to microwave frequencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 566, pp.A55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323270⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00921372v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01289968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804174v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01058892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck 2013 results. XXVII. Doppler boosting of the CMB: Eppur si muove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803707v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XIV. Dust emission at millimetre wavelengths in the Galactic plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 564, pp.A45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803732v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00903618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804182v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XIV. Dust emission at millimetre wavelengths in the Galactic plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 564, pp.A45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322367⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00903618v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803663v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXVII. Doppler boosting of the CMB: Eppur si muove</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321556⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804214v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803726v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XV. A study of anomalous microwave emission in Galactic clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 565, pp.A103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322612⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00903629v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XVI. Profile likelihoods for cosmological parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 566, pp.A54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00881653v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. VI. High Frequency Instrument data processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XVII. Emission of dust in the diffuse interstellar medium from the far-infrared to microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A6. </w:t>
+              <w:t xml:space="preserve">, 2014, 566, pp.A55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225863v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00921372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A15. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225860v1</w:t>
+                <w:t xml:space="preserve">in2p3-00914508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804189v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XVIII. The gravitational lensing-infrared background correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XV. A study of anomalous microwave emission in Galactic clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A18. </w:t>
+              <w:t xml:space="preserve">, 2014, 565, pp.A103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00803736v1</w:t>
+                <w:t xml:space="preserve">in2p3-00903629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804198v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. VI. High Frequency Instrument data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804192v1</w:t>
+                <w:t xml:space="preserve">hal-01225863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XVI. Profile likelihoods for cosmological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2014, 566, pp.A54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01080635v1</w:t>
+                <w:t xml:space="preserve">in2p3-00881653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00925897v1</w:t>
+                <w:t xml:space="preserve">hal-01225860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01289968v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XVII. Gravitational lensing by large-scale structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A17. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00803735v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00803714v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00803652v1</w:t>
+                <w:t xml:space="preserve">in2p3-01080635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XVIII. The gravitational lensing-infrared background correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804187v1</w:t>
+                <w:t xml:space="preserve">in2p3-00803736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01058892v1</w:t>
+                <w:t xml:space="preserve">in2p3-00925897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the Comment on: The quantum vacuum as the origin of the speed of light</w:t>
+                <w:t xml:space="preserve">The quantum vacuum as the origin of the speed of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
@@ -11415,114 +11415,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Ataï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 67, pp.220. </w:t>
+              <w:t xml:space="preserve">, 2013, 67 (3), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2013-40464-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2013-30578-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00915184v1</w:t>
+                <w:t xml:space="preserve">in2p3-00805915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantum vacuum as the origin of the speed of light</w:t>
+                <w:t xml:space="preserve">Reply to the Comment on: The quantum vacuum as the origin of the speed of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
@@ -11544,78 +11532,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Ataï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 67 (3), pp.58. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 67, pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2013-40464-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2013-30578-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00805915v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00915184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group index determination by pulse delay measurements and dispersion study in the zero dispersion region of fused silica</w:t>
               </w:r>
@@ -11729,606 +11729,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aatrokoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644414v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t>
+                <w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644594v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644571v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00555352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck early results. XIII. Statistical properties of extragalactic radio sources in the Planck Early Release Compact Source Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Argüeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00557269v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t>
+                <w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12348,121 +12348,121 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116479⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644355v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t>
+                <w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12482,523 +12482,523 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644183v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XIII. Statistical properties of extragalactic radio sources in the Planck Early Release Compact Source Catalogue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116471⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644546v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00557269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00555352v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00554684v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t>
+                <w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13018,362 +13018,362 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644479v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angelakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 536, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644443v1</w:t>
+                <w:t xml:space="preserve">in2p3-00554684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t>
+                <w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00646202v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Early Results: The Galactic Cold Core Population revealed by the first all-sky survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13422,1014 +13422,1014 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 536, pp.A23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201116472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00644552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. VIII. The all-sky early Sunyaev-Zeldovich cluster sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116459⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00557254v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00646202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t>
+                <w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116485⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00646198v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XX. New light on anomalous microwave emission from spinning dust grains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Planck early results. VIII. The all-sky early Sunyaev-Zeldovich cluster sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116470⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644348v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00557254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">Planck early results. XX. New light on anomalous microwave emission from spinning dust grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. F. Aller</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644407v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t>
+                <w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644433v1</w:t>
+                <w:t xml:space="preserve">in2p3-00646198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck pre-launch status: HFI ground calibration</w:t>
+                <w:t xml:space="preserve">Planck pre-launch status: High Frequency Instrument polarization calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pajot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">C. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Beney</w:t>
+                <w:t xml:space="preserve">M. Tristram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bréelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Broszkiewicz</w:t>
+                <w:t xml:space="preserve">N. Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 520, pp.A10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913203⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 520, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00533648v1</w:t>
+                <w:t xml:space="preserve">in2p3-00536550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck pre-launch status: High Frequency Instrument polarization calibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck pre-launch status: HFI ground calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rosset</w:t>
+                <w:t xml:space="preserve">J.-L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tristram</w:t>
+                <w:t xml:space="preserve">E. Bréelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ponthieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+                <w:t xml:space="preserve">D. Broszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 520, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2010, 520, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00536550v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00533648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck pre-launch status: The Planck mission</w:t>
               </w:r>
@@ -14575,51 +14575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15067,51 +15067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CMB temperature power spectrum from an improved analysis of the Archeops data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tristram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15201,77 +15201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and polarization angular power spectra of Galactic dust radiation at 353 GHz as measured by Archeops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Macias-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tristram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15329,429 +15329,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum : b-tagging in DELPHI at LEP</w:t>
+                <w:t xml:space="preserve">First Detection of Polarization of the Submillimetre Diffuse Galactic Dust Emission by Archeops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abdallah</w:t>
+                <w:t xml:space="preserve">Alain Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Abreu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Adzic</w:t>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2003-01541-5⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 424, pp.571-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20040042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00020174v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">b-tagging in DELPHI at LEP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Erratum : b-tagging in DELPHI at LEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adzic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 32, pp.185-208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2003-01441-8⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 32, pp.299-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2003-01541-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020173v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Detection of Polarization of the Submillimetre Diffuse Galactic Dust Emission by Archeops</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Ansari</w:t>
+                <w:t xml:space="preserve">b-tagging in DELPHI at LEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Aubourg</w:t>
+                <w:t xml:space="preserve">T. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 424, pp.571-582. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.185-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20040042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2003-01441-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021809v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulge Microlensing Optical Depth from EROS 2 observations</w:t>
               </w:r>
@@ -15871,51 +15871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cosmic microwave background anisotropy power spectrum measured by Archeops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15923,51 +15923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 399, pp.L19-L23. </w:t>
@@ -16139,51 +16139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmological constraints from Archeops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16191,51 +16191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 399, pp.L25-L30. </w:t>
@@ -16273,51 +16273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic description of CMB power spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Plaszczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16407,51 +16407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 400, pp.951-956. </w:t>
@@ -16483,286 +16483,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of periodic variable stars towards the galactic spiral arms by EROS II</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Alard</w:t>
+                <w:t xml:space="preserve">Archeops: A High Resolution, Large Sky Coverage Balloon Experiment for Mapping CMB Anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.101-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-6505(01)00141-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012537v1</w:t>
+                <w:t xml:space="preserve">hal-00009204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeops: A High Resolution, Large Sky Coverage Balloon Experiment for Mapping CMB Anisotropies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Aubourg</w:t>
+                <w:t xml:space="preserve">Observation of periodic variable stars towards the galactic spiral arms by EROS II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Derue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lupone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 389, pp.149-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009204v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EROS 2 proper motion survey : Constraints on the halo white dwarfs</w:t>
               </w:r>
@@ -16934,51 +16934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 378, pp.1014-1023. </w:t>
@@ -17055,51 +17055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. J. de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. G. L. M. Lamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17135,76 +17135,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not enough stellar mass machos in the galactic halo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined analysis of the binary lens caustic crossing event MACHO-98-SMC-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-N. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17214,375 +17214,375 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 355, pp.L39-L42</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 532, pp.340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007838v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destriping of polarized data in a CMB mission with a circular scanning strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kim</w:t>
+                <w:t xml:space="preserve">Not enough stellar mass machos in the galactic halo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-N. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Delabrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 355, pp.L39-L42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007834v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analysis of the binary lens caustic crossing event MACHO-98-SMC-1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Andersen</w:t>
+                <w:t xml:space="preserve">Destriping of polarized data in a CMB mission with a circular scanning strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delabrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 142, pp.499-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aas:2000308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005731v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High Frequency Instrument of Planck: Design and Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17769,778 +17769,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00018511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGAPEROS: Searches for microlensing in the LMC with the Pixel Method - 1, Data treatment and pixel light curves production</w:t>
+                <w:t xml:space="preserve">A slope variation in the Period-Luminosity relation for short period SMC Cepheids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a L. Melchior</w:t>
+                <w:t xml:space="preserve">F. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J N. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 348, pp.175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013152v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EROS 2 proper motion survey: a field brown dwarf and an L dwarf companion to LHS 102</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Forveille</w:t>
+                <w:t xml:space="preserve">Observation of Microlensing towards the Galactic Spiral Arms. EROS II 2 year survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Derue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-N. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 351, pp.L5-L9</w:t>
+              <w:t xml:space="preserve">, 1999, 351, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014069v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microlensing towards the Small Magellanic Cloud - EROS 2 two years analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimised polarimeter configurations for measuring the Stokes parameters of the Cosmic Microwave Background Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delabrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 135, pp.579-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aas:1999191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005126v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Microlensing towards the Galactic Spiral Arms. EROS II 2 year survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Derue</w:t>
+                <w:t xml:space="preserve">AGAPEROS: Searches for microlensing in the LMC with the Pixel Method - 1, Data treatment and pixel light curves production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a L. Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Andersen</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 134, pp.377-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aas:1999439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007662v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A slope variation in the Period-Luminosity relation for short period SMC Cepheids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bauer</w:t>
+                <w:t xml:space="preserve">EROS 2 proper motion survey: a field brown dwarf and an L dwarf companion to LHS 102</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Ansari</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 348, pp.175</w:t>
+              <w:t xml:space="preserve">, 1999, 351, pp.L5-L9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007630v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised polarimeter configurations for measuring the Stokes parameters of the Cosmic Microwave Background Radiation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microlensing towards the Small Magellanic Cloud - EROS 2 two years analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-N. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 344, pp.L63-L66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aas:1999191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005122v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microlensing towards the Small Magellanic Cloud - EROS 2 first year survey</w:t>
               </w:r>
@@ -18785,51 +18785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EROS 2 intensive observation of the caustic crossing of microlensing event MACHO SMC-98-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18910,103 +18910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGAPEROS : Searches for microlensing in the LMC with the Pixel Method - 2, Selection of possible microlensing events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a L. Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 339, pp.658-670</w:t>
@@ -19061,77 +19061,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 324, pp.L69</w:t>
@@ -19154,217 +19154,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00086731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the forward-backward asymmetry of e$^+$e$^- \rightarrow$ Z $\rightarrow$ b$\overline{b}$ using prompt leptons and a lifetime tag</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Production characteristics of K$^0$ and light meson resonances in hadronic decays of the Z$^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 65, pp.569-585. </w:t>
+              <w:t xml:space="preserve">, 1995, 65, pp.587-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01578667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01578668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003519v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of radiative muon-pair events at Z$^{0}$ energies and limits on an additionnal Z' gauge boson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19422,1958 +19422,1958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of hard scattering processes in single tagged $\gamma\gamma$ collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurement of the $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ branching ratio of the Z by double hemisphere tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 342, pp.402-416. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 65, pp.555-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01522-E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01578666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002442v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ branching ratio of the Z by double hemisphere tagging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurement of the forward-backward asymmetry of e$^+$e$^- \rightarrow$ Z $\rightarrow$ b$\overline{b}$ using prompt leptons and a lifetime tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 65, pp.555-568. </w:t>
+              <w:t xml:space="preserve">, 1995, 65, pp.569-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01578666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01578667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007542v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the EROS no.2 microlensing candidate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First evidence of hard scattering processes in single tagged $\gamma\gamma$ collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 342, pp.402-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01522-E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00004983v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the forward-backward asymmetry of charm and bottom quarks at the Z pole using D$*^{\pm}$ mesons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability of the EROS no.2 microlensing candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 299, pp.L21-L24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007541v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production characteristics of K$^0$ and light meson resonances in hadronic decays of the Z$^0$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurement of the forward-backward asymmetry of charm and bottom quarks at the Z pole using D$*^{\pm}$ mesons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 65, pp.587-602. </w:t>
+              <w:t xml:space="preserve">, 1995, 66, pp.341-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01578668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01556359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007546v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of time dependent B$_{d}^{0}$-$\overline{B}_{d}^{0}$ mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Invariant mass dependence of particle correlations in hadronic final states from the decay of the Z$^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)91398-6⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 63, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01577540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007588v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged kaon production in tau decays at LEP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">J/$\psi$ production in the hadronic decays of the Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 334, pp.435-449. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 341, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01385-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)90711-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002583v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the B$^{0}$-$\overline{B}^{0}$ mixing parameter in Delphi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Interference of neutral kaons in the hadronic decays of the Z$^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 332, pp.488-500. </w:t>
+              <w:t xml:space="preserve">, 1994, 323, pp.242-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)91285-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)90298-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007591v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved measurements of cross sections and asymmetries at the Z$^0$ resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Production rate and decay lifetime measurement of B$^{0}_{s}$ mesons at LEP using D$_{s}$ and $\phi$ mesons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 418, pp.403-427. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 61, pp.407-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)90524-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01413179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007594v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the standard model Higgs boson in Z$^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Improved measurements of cross sections and asymmetries at the Z$^0$ resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 421, pp.3-40. </w:t>
+              <w:t xml:space="preserve">, 1994, 418, pp.403-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)90222-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)90524-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007586v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference of neutral kaons in the hadronic decays of the Z$^0$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Search for the standard model Higgs boson in Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 323, pp.242-252. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 421, pp.3-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)90298-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)90222-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002582v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production rate and decay lifetime measurement of B$^{0}_{s}$ mesons at LEP using D$_{s}$ and $\phi$ mesons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Charged kaon production in tau decays at LEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 334, pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)90711-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01413179⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005170v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi$ production in the hadronic decays of the Z</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurement of time dependent B$_{d}^{0}$-$\overline{B}_{d}^{0}$ mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 341, pp.109-122. </w:t>
+              <w:t xml:space="preserve">, 1994, 338, pp.409-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01385-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)91398-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007592v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A precision measurement of the average lifetime of B hadrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurement of the B$^{0}$-$\overline{B}^{0}$ mixing parameter in Delphi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 63, pp.3-16. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 332, pp.488-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01577539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)91285-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007595v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for pair-produced heavy scalars in Z$^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21431,4245 +21431,4236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $e^+e^- \rightarrow \gamma\gamma(\gamma$) cross section at Lep energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurements of the lineshape of the Z$^0$ and determination of electroweak parameters from its hadronic and leptonic decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 327, pp.386-396. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 417, pp.3-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)90745-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)90537-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066798v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the lineshape of the Z$^0$ and determination of electroweak parameters from its hadronic and leptonic decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurement of the $e^+e^- \rightarrow \gamma\gamma(\gamma$) cross section at Lep energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 417, pp.3-57. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 327, pp.386-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)90537-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)90745-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007587v1</w:t>
+                <w:t xml:space="preserve">hal-05066798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the B$^{0}$-$\overline{B}^{0}$ mixing using the average electric charge of hadron-jets in Z$^0$-decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A precision measurement of the average lifetime of B hadrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 322, pp.459-472. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 63, pp.3-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)91178-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01577539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007590v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the B$^0_s$ meson mass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurement of the B$^{0}$-$\overline{B}^{0}$ mixing using the average electric charge of hadron-jets in Z$^0$-decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 324, pp.500-508. </w:t>
+              <w:t xml:space="preserve">, 1994, 322, pp.459-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)90230-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)91178-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007596v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hard scattering processes in multihadron production from $\gamma \gamma$ collisions at Lep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A measurement of the B$^0_s$ meson mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 62, pp.357-365. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 324, pp.500-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01555895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)90230-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007585v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant mass dependence of particle correlations in hadronic final states from the decay of the Z$^0$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Study of hard scattering processes in multihadron production from $\gamma \gamma$ collisions at Lep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 63, pp.17-28. </w:t>
+              <w:t xml:space="preserve">, 1994, 62, pp.357-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01577540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01555895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002691v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Z$^0$ decays to two leptons and a charged particle antiparticle pair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Limits on the production of scalar leptoquarks from $Z^0$ decays at LEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 403, pp.3-24. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 316, pp.620-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0550-3213(93)90027-M⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)91053-P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001223v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the triple-gluon vertex from 4-jet events at Lep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Determination of $\alpha_s$ using the next-to-leading-log approximation of QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 59, pp.357-368. </w:t>
+              <w:t xml:space="preserve">, 1993, 59, pp.21-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01498617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01555835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003555v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the mean lifetimes of charged and neutral B-hadrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Production of $\Lambda$ and $\Lambda\overline{\Lambda}$ correlations in the hadronic decays of the Z$^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 312, pp.253-266. </w:t>
+              <w:t xml:space="preserve">, 1993, 318, pp.249-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90520-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)91815-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001208v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the mass of the Z boson and the energy calibration of LEP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of inclusive production of light meson resonances in hadronic decays of the Z$^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnaudon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Bobbink</w:t>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 307, pp.187-193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90210-9⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 298, pp.236-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)91736-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00004641v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for lepton flavour violation in Z$^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A measurement of B meson production and lifetime using DL$^{-}$ events in Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alekseev</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)91737-8⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 57, pp.181-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01565048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003543v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of B meson production and lifetime using DL$^{-}$ events in Z$^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurement of the triple-gluon vertex from 4-jet events at Lep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G D. Alekseev</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 57, pp.181-195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF01565048⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 59, pp.357-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01498617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001169v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive production of light meson resonances in hadronic decays of the Z$^0$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A measurement of the mean lifetimes of charged and neutral B-hadrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alekseev</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 298, pp.236-246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)91736-7⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 312, pp.253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90520-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003552v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of $\alpha_s$ from the scaling violation in the fragmentation functions in e+e- annihilation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+                <w:t xml:space="preserve">Measurement of the mass of the Z boson and the energy calibration of LEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Billan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Birr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bobbink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 311, pp.408-424. </w:t>
+              <w:t xml:space="preserve">, 1993, 307, pp.187-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90587-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90210-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001212v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the tau lifetime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A search for lepton flavour violation in Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 302, pp.356-368. </w:t>
+              <w:t xml:space="preserve">, 1993, 298, pp.247-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90409-B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)91737-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001209v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of D meson production in Z$^0$ hadronic decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Search for Z$^0$ decays to two leptons and a charged particle antiparticle pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 59, pp.533-545. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 403, pp.3-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01562545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(93)90027-M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001207v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of $B^0 - \bar{B}^0$ mixing using semileptonic decays of B hadrons produced from Z$^0$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Determination of $\alpha_s$ from the scaling violation in the fragmentation functions in e+e- annihilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 301, pp.145-154. </w:t>
+              <w:t xml:space="preserve">, 1993, 311, pp.408-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90736-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90587-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003545v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of $\alpha_S$ for B quarks at the Z$^0$ resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A measurement of the tau lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 307, pp.221-236. </w:t>
+              <w:t xml:space="preserve">, 1993, 302, pp.356-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90213-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90409-B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001211v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\lambda_{B}$ production and lifetime in Z$^0$ hadronic decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A measurement of D meson production in Z$^0$ hadronic decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 311, pp.379-390. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 59, pp.533-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90585-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01562545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003554v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of $\Lambda$ and $\Lambda\overline{\Lambda}$ correlations in the hadronic decays of the Z$^0$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A study of $B^0 - \bar{B}^0$ mixing using semileptonic decays of B hadrons produced from Z$^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 318, pp.249-262. </w:t>
+              <w:t xml:space="preserve">, 1993, 301, pp.145-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)91815-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90736-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005192v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of $\alpha_s$ using the next-to-leading-log approximation of QCD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurement of $\lambda_{B}$ production and lifetime in Z$^0$ hadronic decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 59, pp.21-33. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 311, pp.379-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01555835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90585-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003547v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on the production of scalar leptoquarks from $Z^0$ decays at LEP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Determination of $\alpha_S$ for B quarks at the Z$^0$ resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 316, pp.620-630. </w:t>
+              <w:t xml:space="preserve">, 1993, 307, pp.221-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)91053-P⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)90213-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001218v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for neutral higgs particles in Z$^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurement of the partial width of the Z$^0$ into b $\bar{b}$ final states using their semi-leptonic decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Adami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Akesson</w:t>
+                <w:t xml:space="preserve">E. Agassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0550-3213(92)90447-J⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 56, pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01589706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005101v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for heavy neutrinos from Z decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Classification of the hadronic decays of the Z$^0$ into b and c quark pairs using a neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Akesson</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 274, pp.230-238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)90528-C⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 295, pp.383-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91580-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005107v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for B$^{0}_{s}$ meson production in Z$^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Bose-Einstein correlations in the hadronic decays of the Z$^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alekseev</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 289, pp.199-210. </w:t>
+              <w:t xml:space="preserve">, 1992, 286, pp.201-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91385-M⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)90181-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002499v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of strange particles in the hadronic decays of the Z$^0$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Multiplicity dependence of mean transverse momentum in $e^+e^-$ annihilations at LEP energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 275, pp.231-242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)90879-9⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 276, pp.254-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)90573-M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005104v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged particle multiplicity distributions for fixed number of jets in Z$^0$ hadronic decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A study of the decays of tau leptons produced on the Z resonance at LEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alekseev</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 56, pp.63-75. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1992, 55, pp.555-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01561293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01589707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002497v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $e^+e^- \rightarrow \pi^+\pi^-\pi^0$ and $e^+e^- \rightarrow \omega\pi^+\pi^-$ reactions in the energy interval 1350-2400 MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Schioppa</w:t>
+                <w:t xml:space="preserve">Search for excited charged leptons in Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 56, pp.15-19</w:t>
+              <w:t xml:space="preserve">, 1992, 53, pp.41-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020791v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of orientation of three-jet events in Z$^0$ hadronic decays using the Delphi detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Charged particle multiplicity distributions for fixed number of jets in Z$^0$ hadronic decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Akesson</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 56, pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01589707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005105v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for scalar leptoquarks from Z$^0$ decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Akesson</w:t>
+                <w:t xml:space="preserve">Measurement of the $e^+e^- \rightarrow \pi^+\pi^-\pi^0$ and $e^+e^- \rightarrow \omega\pi^+\pi^-$ reactions in the energy interval 1350-2400 MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calcaterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schioppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 56, pp.15-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005108v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of $\alpha_{s}$ in second order QCD from hadronic Z decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Study of orientation of three-jet events in Z$^0$ hadronic decays using the Delphi detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 274, pp.498-506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01881708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001242v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the average lifetime of B hadrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 53, pp.567-580. </w:t>
@@ -25707,103 +25698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measurement of the b$\bar{b}$ forward-backward asymmetry using the semileptonic decay into muons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 276, pp.536-546. </w:t>
@@ -25835,7772 +25826,7790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity dependence of mean transverse momentum in $e^+e^-$ annihilations at LEP energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Search for scalar leptoquarks from Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 276, pp.254-262. </w:t>
+              <w:t xml:space="preserve">, 1992, 275, pp.222-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)90573-M⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)90878-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005103v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein correlations in the hadronic decays of the Z$^0$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Determination of $\alpha_{s}$ in second order QCD from hadronic Z decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Agassi</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)90181-3⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 54, pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01881708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002496v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for excited charged leptons in Z$^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A search for neutral higgs particles in Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 373, pp.3-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(92)90447-J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003576v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the decays of tau leptons produced on the Z resonance at LEP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Production of strange particles in the hadronic decays of the Z$^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Agasi</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 55, pp.555-567. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 275, pp.231-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01561293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)90879-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001241v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroweak parameters of the Z$^0$ resonance and the standard model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.N. Minard</w:t>
+                <w:t xml:space="preserve">Searches for heavy neutrinos from Z decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 276, pp.247-253</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1992, 274, pp.230-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)90528-C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00004888v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity fluctuations in hadronic final states from the decay of the Z$^0$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Evidence for B$^{0}_{s}$ meson production in Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0550-3213(92)90574-U⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 289, pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91385-M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003575v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of final state photons in hadronic Z$^0$ decay and limits on new phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 53, pp.555-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF01559732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of sin$^{2}\theta_w$ from the charge asymmetry of hadronic events at the Z$^0$ peak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Multiplicity fluctuations in hadronic final states from the decay of the Z$^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Akesson</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)90760-2⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 386, pp.471-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(92)90574-U⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005098v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial-wave analysis of DM2 collaboration data in the $\eta$(1430) energy range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroweak parameters of the Z$^0$ resonance and the standard model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deschizeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-E. Augustin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Grosdidier</w:t>
+                <w:t xml:space="preserve">M.N. Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 46, pp.1951-1958</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 276, pp.247-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020807v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Z$^0$ branching fraction to b quark pairs using the boosted sphericity product</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A measurement of sin$^{2}\theta_w$ from the charge asymmetry of hadronic events at the Z$^0$ peak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 281, pp.383-393. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91159-7⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 277, pp.371-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)90760-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001243v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of the hadronic decays of the Z$^0$ into b and c quark pairs using a neural network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Z$^0$ branching fraction to b quark pairs using the boosted sphericity product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alekseev</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 295, pp.383-395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91580-3⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 281, pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91159-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002498v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the partial width of the Z$^0$ into b $\bar{b}$ final states using their semi-leptonic decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alekseev</w:t>
+                <w:t xml:space="preserve">Partial-wave analysis of DM2 collaboration data in the $\eta$(1430) energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 46, pp.1951-1958</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002500v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an isoscalar vector meson at =1650 MeV/c$^2$ in the $e^+e^- \rightarrow k\bar{k}\pi$ reaction</w:t>
+                <w:t xml:space="preserve">Study of the $\eta_c$-decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bisello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Busetto</w:t>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Castro</w:t>
+                <w:t xml:space="preserve">A. Dekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nigro</w:t>
+                <w:t xml:space="preserve">Alain Falvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pescara</w:t>
+                <w:t xml:space="preserve">J. Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 52, pp.227-230</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 350, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00020749v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Z$^0$ resonance parameters and couplings from its hadronic and leptonic decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Charged particle multiplicity distributions in Z$^0$ hadronic decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Akesson</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 367, pp.511-574</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 50, pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003656v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam size monitor for the final focus test beam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Lepeltier</w:t>
+                <w:t xml:space="preserve">A study of the reaction e$^+$ e$^-\rightarrow \mu^+ \mu^-$ around the Z$^0$ pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 306, pp.93-111</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 260, pp.240-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020734v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reaction $e^+e^- \rightarrow \gamma\gamma(\gamma)$ at Z$^0$ energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">The DELPHI detector at LEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aarnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Akesson</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adrianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 303, pp.233-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(91)90793-P⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005148v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged particle multiplicity distributions in restricted rapidity intervals in z^0 hadronic decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 52, pp.271-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00004265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DELPHI detector at LEP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Determination of Z$^0$ resonance parameters and couplings from its hadronic and leptonic decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Adrianos</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 367, pp.511-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005580v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the triple-gluon vertex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Akesson</w:t>
+                <w:t xml:space="preserve">A beam size monitor for the final focus test beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Diberder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 255, pp.466-476</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 306, pp.93-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005531v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the lifetime of the tau lepton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">The reaction $e^+e^- \rightarrow \gamma\gamma(\gamma)$ at Z$^0$ energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 267, pp.422-430</w:t>
+              <w:t xml:space="preserve">, 1991, 268, pp.296-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007626v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for low mass Higgs bosons produced in Z$^0$ decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Akesson</w:t>
+                <w:t xml:space="preserve">Observation of an isoscalar vector meson at =1650 MeV/c$^2$ in the $e^+e^- \rightarrow k\bar{k}\pi$ reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bisello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Busetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pescara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 51, pp.25-35</w:t>
+              <w:t xml:space="preserve">, 1991, 52, pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005530v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the $\eta_c$-decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Jousset</w:t>
+                <w:t xml:space="preserve">Experimental study of the triple-gluon vertex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 350, pp.1-24</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 255, pp.466-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020755v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged particle multiplicity distributions in Z$^0$ hadronic decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A measurement of the lifetime of the tau lepton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Alekseev</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 50, pp.185-194</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 267, pp.422-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005145v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the reaction e$^+$ e$^-\rightarrow \mu^+ \mu^-$ around the Z$^0$ pole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Search for low mass Higgs bosons produced in Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 260, pp.240-248</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 51, pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005144v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Hadronic decays of the Z$^0$ Boson</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Adrianos</w:t>
+                <w:t xml:space="preserve">Radiative decay of j/psi into eta(1430) and nearby states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 240, pp.271-282</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 42, pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005538v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of intermittency in Hadronic Z$^0$ Decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alexeev</w:t>
+                <w:t xml:space="preserve">Baryon pairs production in $e^+e^-$ annihilation at $\sqrt s$=2.4 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bisello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 247, pp.137-147</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 48, pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005556v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Measurement of the Partial Width of the Z$^0$ Boson into b Quark Pairs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alexeev</w:t>
+                <w:t xml:space="preserve">J/$\psi$ gives vector + pseudoscalar decays and the quark content of $\eta$ and $\eta'$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Falvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jnad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 252, pp.140-148</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 41, pp.1389-1400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005557v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for sleptons and gauginos in Z$^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Study of the leptonic decays of the Z$^0$ Boson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aarnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Beilliere</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adrianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 247, pp.157-166</w:t>
+              <w:t xml:space="preserve">, 1990, 241, pp.425-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005312v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-energy Correlations in Hadronic Final States from the Z$^0$ Decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A precise measurement of the Z resonance parameters through its hadronic decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 252, pp.149-158</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1990, 241, pp.435-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(90)91668-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005567v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy charged scalars in Z$^0$ Decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Study of Hadronic decays of the Z$^0$ Boson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aarnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alekseev</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adrianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 241, pp.449-458. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1990, 240, pp.271-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005543v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for light neutral Higgs Particles produced in Z$^0$-Decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A study of intermittency in Hadronic Z$^0$ Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alekseev</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alexeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 247, pp.137-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005535v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for scalar quarks in Z$^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A search for sleptons and gauginos in Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bambade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baubillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 247, pp.148-156</w:t>
+              <w:t xml:space="preserve">, 1990, 247, pp.157-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00004467v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for pair production of neutral Higgs bosons in Z$^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Search for heavy charged scalars in Z$^0$ Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 245, pp.276-288</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1990, 241, pp.449-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(90)91669-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005537v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the partial width of the decay of the Z$^0$ into charm quark pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Energy-energy Correlations in Hadronic Final States from the Z$^0$ Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Baubillier</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 252, pp.140-148</w:t>
+              <w:t xml:space="preserve">, 1990, 252, pp.149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00004331v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of jet production rates on the Z$^0$ resonance to perturbative QCD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">A Measurement of the Partial Width of the Z$^0$ Boson into b Quark Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Beilliere</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 247, pp.167-176</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1990, 252, pp.140-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(90)91096-T⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00004271v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the j/$\psi \rightarrow \gamma\phi\phi$ decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Michel</w:t>
+                <w:t xml:space="preserve">Search for light neutral Higgs Particles produced in Z$^0$-Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 342, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(90)90569-Y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020728v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the t and b' quarks in hadronic decays of the Z$^0$ Boson</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alekseev</w:t>
+                <w:t xml:space="preserve">Study of the j/$\psi \rightarrow \gamma\phi\phi$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bisello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Falvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 242, pp.536-546. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1990, 241, pp.617-622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005542v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative decay of j/psi into eta(1430) and nearby states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+                <w:t xml:space="preserve">Search for scalar quarks in Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Grosdidier</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bambade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baubillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 42, pp.10-19</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 247, pp.148-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020732v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baryon pairs production in $e^+e^-$ annihilation at $\sqrt s$=2.4 GeV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+                <w:t xml:space="preserve">Measurement of the partial width of the decay of the Z$^0$ into charm quark pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Fulda</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bambade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baubillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 48, pp.23-28</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 252, pp.140-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020693v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi$ gives vector + pseudoscalar decays and the quark content of $\eta$ and $\eta'$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Michel</w:t>
+                <w:t xml:space="preserve">A comparison of jet production rates on the Z$^0$ resonance to perturbative QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bambade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baubillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 41, pp.1389-1400</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 247, pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020703v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A precise measurement of the Z resonance parameters through its hadronic decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Search for pair production of neutral Higgs bosons in Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 241, pp.435-448. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1990, 245, pp.276-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(90)91668-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005545v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the leptonic decays of the Z$^0$ Boson</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Search for the t and b' quarks in hadronic decays of the Z$^0$ Boson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Adrianos</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 241, pp.425-434</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1990, 242, pp.536-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(90)91808-O⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005540v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the j/psi decay into five pions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Grosdidier</w:t>
+                <w:t xml:space="preserve">First observation of three pseudoscalar states in j/$\psi \rightarrow \gamma\rho\rho$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bisello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Falvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 320, pp.1-19</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 39, pp.701-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020666v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the mass and width of the Z$^0$-particle from multihadronic final states produced in e$^+$e$^-$ annihilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aarnio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adrianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 231, pp.539-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pion electromagnetic form factor in the time-like energy range $sqrt s$ between 1.35 and 2.4 GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Michel</w:t>
+                <w:t xml:space="preserve">Study of the j/psi decay into five pions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 220, pp.321-327</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 320, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020670v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of three pseudoscalar states in j/$\psi \rightarrow \gamma\rho\rho$ decay</w:t>
+                <w:t xml:space="preserve">The pion electromagnetic form factor in the time-like energy range $sqrt s$ between 1.35 and 2.4 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bisello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Falvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 39, pp.701-712</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 220, pp.321-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020641v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hadronic j/$\psi$ decays involving $\phi$ and $\omega$ production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId596" w:history="1">
+                <w:t xml:space="preserve">Study of the reaction $e^+e^- \rightarrow K^+K^-$ in the energy range $\sqrt s$ between 1300 and 2400 MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bisello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Falvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 38, pp.2706-2721</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 39, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020626v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking at $CP$ invariance and quantum mechanics in j/$\psi \rightarrow \Lambda\bar\Lambda$ decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Michel</w:t>
+                <w:t xml:space="preserve">Measurement of the reaction $e^+e^- \rightarrow \eta\pi^+\pi^-$ in the center of mass energy interval 1350-2400 MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ayach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 212, pp.523-527</w:t>
+              <w:t xml:space="preserve">, 1988, 212, pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020611v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the radiative J/psi decays in K$\overline{K}$ states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calcaterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dudelzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 60, pp.2238-2245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00017811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of the $\eta_c \rightarrow \rho^0\rho^0$ decay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bisello</w:t>
+                <w:t xml:space="preserve">Looking at $CP$ invariance and quantum mechanics in j/$\psi \rightarrow \Lambda\bar\Lambda$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Busetto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Limentani</w:t>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nigro</w:t>
+                <w:t xml:space="preserve">Alain Falvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 200, pp.215-220</w:t>
+              <w:t xml:space="preserve">, 1988, 212, pp.523-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016137v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the reaction $e^+e^- \rightarrow K^+K^-$ in the energy range $\sqrt s$ between 1300 and 2400 MeV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
+                <w:t xml:space="preserve">Study of hadronic j/$\psi$ decays involving $\phi$ and $\omega$ production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Falvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jnad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 39, pp.13-19</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 38, pp.2706-2721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020627v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the reaction $e^+e^- \rightarrow \eta\pi^+\pi^-$ in the center of mass energy interval 1350-2400 MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Couchot</w:t>
+                <w:t xml:space="preserve">First observation of the $\eta_c \rightarrow \rho^0\rho^0$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bisello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Busetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Limentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 212, pp.133-138</w:t>
+              <w:t xml:space="preserve">, 1988, 200, pp.215-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020612v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudoscalar $\omega\omega$ production at threshold in J/$\Psi \rightarrow \gamma\omega\omega$ decay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bisello</w:t>
+                <w:t xml:space="preserve">Baryon pair production in J/$\psi$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Busetto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Limentani</w:t>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nigro</w:t>
+                <w:t xml:space="preserve">Alain Falvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 192, pp.239-244</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 292, pp.653-669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016145v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pion pair production in photon-photon collisions at DCI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Montret</w:t>
+                <w:t xml:space="preserve">Radiative decay of J/$\Psi$ into $\gamma\pi^+ \pi^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dudelzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 194, pp.573-578</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 36, pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016144v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative decay of J/$\Psi$ into $\gamma\pi^+ \pi^-$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Fulda</w:t>
+                <w:t xml:space="preserve">Pion pair production in photon-photon collisions at DCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Falvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Montret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 36, pp.369-376</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 194, pp.573-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016146v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of SU(2) and SU(3) violations in J/$\psi$ baryonic decays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henrard</w:t>
+                <w:t xml:space="preserve">Pseudoscalar $\omega\omega$ production at threshold in J/$\Psi \rightarrow \gamma\omega\omega$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bisello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+                <w:t xml:space="preserve">G. Busetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dekmouche</w:t>
+                <w:t xml:space="preserve">A. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Limentani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Falvard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Jousset</w:t>
+                <w:t xml:space="preserve">M. Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 292, pp.670-692</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 192, pp.239-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016147v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baryon pair production in J/$\psi$ decays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
+                <w:t xml:space="preserve">Study of SU(2) and SU(3) violations in J/$\psi$ baryonic decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Falvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 292, pp.653-669</w:t>
+              <w:t xml:space="preserve">, 1987, 292, pp.670-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016143v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measurement of $\eta_c \rightarrow \phi \phi$ in the radiative decay of the J/$\psi$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bisello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Busetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Limentani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 179, pp.289-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search of glueballs in the J/$\psi \rightarrow \gamma\phi\phi$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bisello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Busetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Limentani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 179, pp.294-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of deep inelastic Compton Scattering of High Energy Photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Astbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benkheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 152, pp.419-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measurement of $e+e- \rightarrow \bar pp$ for (1975 $\leq \sqrt s \leq$ 2250)MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bisello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Limentani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pescara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Posocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 224, pp.379-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33610,540 +33619,540 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of bolometer Joule stepping and Joule pulsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Stever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Milano, Italy. pp.110-117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10909-019-02302-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeLLight: Deflection of Light by Light in Vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott James Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.cg_1_1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations and performance of the QUBIC optical beam combiner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId669" w:history="1">
+                <w:t xml:space="preserve">QUBIC: the Q and U bolometric interferometer for cosmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Burke</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gayer</w:t>
+                <w:t xml:space="preserve">G. Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Murphy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Scully</w:t>
+                <w:t xml:space="preserve">D. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082I, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2313256⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2313332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851248v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUBIC: the Q and U bolometric interferometer for cosmology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId669" w:history="1">
+                <w:t xml:space="preserve">Simulations and performance of the QUBIC optical beam combiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Amico</w:t>
+                <w:t xml:space="preserve">D. Gayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Auguste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+                <w:t xml:space="preserve">J.D. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082B, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2313332⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2313256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880716v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hillipop likelihood and the AL parameter using Planck data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Henrot-Versillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -34152,713 +34161,713 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Plaszczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rouillé d'Orfeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51th Rencontres de Moriond - Cosmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01304254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck : Status and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Rencontres de Blois - Particle Physics and Cosmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00702206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LAL compton program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Variola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Brasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compton sources for X/γ rays: Physics and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Alghero, Italy. pp.S83-S86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2009.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00385578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RADIOTHOMX project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fedala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haissinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle Accelerator Conference (EPAC08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Genoa, Italy. pp.1785-1787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00450372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HFI L2 DPC destripping and mapmaking modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Plaszczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMB and Physics of the Early Universe (CMB2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Ischia, Italy. pp.049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00256560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Planck High Frequency Instrument, a 3rd generation CMB experiment, and a full sky submillimeter survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cosmic Microwave Background and its Polarization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Minneapolis, United States. pp.1017-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The status of the Archeops experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -34880,110 +34889,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Moriond 37 The Cosmological Model</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archeops: CMB Anisotropies Measurement from Large to Small Angular Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35005,3175 +35014,3175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSMO-01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Rovaniemi, Finland. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destriping of polarized data in a CMB mission with a circular scanning strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kim</w:t>
+                <w:t xml:space="preserve">EROS2 microlensing search towards the Magellanic clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milsztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-N. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ansari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Delabrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond 35 Energy Densities in the Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Les Arcs, pp.299-302</w:t>
+              <w:t xml:space="preserve">International Workshop on Topics in Astroparticle and Underground Physics, TAUP 99 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Paris, France. pp.55-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013490v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EROS 2 proper motion survey for halo white dwarfs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Andersen</w:t>
+                <w:t xml:space="preserve">Destriping of polarized data in a CMB mission with a circular scanning strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delabrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond: Energy densities in the Universe 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Les Arcs, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Rencontres de Moriond 35 Energy Densities in the Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Les Arcs, pp.299-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013533v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destriping Polarised data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EROS 2 proper motion survey for halo white dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-N. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the CMB and the Planck Mission : UIMP '98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Santander, Spain. pp.267</w:t>
+              <w:t xml:space="preserve">Rencontres de Moriond: Energy densities in the Universe 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Les Arcs, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011571v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EROS2 microlensing search towards the Magellanic clouds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Destriping Polarised data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delabrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Topics in Astroparticle and Underground Physics, TAUP 99 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Paris, France. pp.55-57</w:t>
+              <w:t xml:space="preserve">Workshop on the CMB and the Planck Mission : UIMP '98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Santander, Spain. pp.267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008382v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eros II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Internationale Sur La Recherche D'Effets De Microlentille Gravitationnelle.2,International Workshop On Gravitational Microlensing Surveys.2 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Orsay, France. pp.375-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DELPHI silicon strip microvertex detector with double sided readout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J J. Gomez-Cadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Keranen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Europhysics Conference on High-energy Physics : EPS-HEP '95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Bruxelle, Belgium. pp.314-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DELPHI Microvertex Detector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the spatial resolution of double-sided double-metal AC-coupled silicon microstrip detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Borner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Dijkstra</w:t>
+                <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eerola</w:t>
+                <w:t xml:space="preserve">R. Harr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rudge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Straver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IUPAP Conference on High Energy Physics 26 ICHEP'92</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1992, Dallas, United States. pp.1714-1720</w:t>
+              <w:t xml:space="preserve">European Symposium on Semiconductor Detectors 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1992, Milan, Italy. pp.189-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010551v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the spatial resolution of double-sided double-metal AC-coupled silicon microstrip detectors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The DELPHI Microvertex Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Santos</w:t>
+                <w:t xml:space="preserve">M. Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Straver</w:t>
+                <w:t xml:space="preserve">H. Borner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eerola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Semiconductor Detectors 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1992, Milan, Italy. pp.189-197</w:t>
+              <w:t xml:space="preserve">International IUPAP Conference on High Energy Physics 26 ICHEP'92</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1992, Dallas, United States. pp.1714-1720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020847v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pwa of the $e^+e^- \rightarrow \pi^+\pi^-\pi^+\pi^-$ reaction in the $\rho'$(1600) mass range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hadron Spectroscopy 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1991, College Park, United States. pp.84-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the $\phi'$(1680) in $e^+e^-$ annihilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bisello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hadron Spectroscopy 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1991, College Park, United States. pp.81-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$e^+e^-$ annihilation into multihadrons in the 1350-2400 MeV energy range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bisello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheinfels Workshop on the Hadron Mass Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1990, St Goar, Germany. pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0$^{\pm}$ and 1$^{++}$ states from j/$\psi$ radiative decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheinfels Workshop on the Hadron Mass Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1990, St Goar, Germany. pp.136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a positron source generated by photons from ultrarelativistic channeled particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Nyaiesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ieee Particle Accelerator Conference.13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1989, Chicago, United States. pp.283-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00001004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three and five photon decays of the j/psi(3097)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pseudoscalar states in J/psi-gamma. VV decays: results from DM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Falvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jnad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de Moriond 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1988, Les Arcs, France. pp.597-600</w:t>
+              <w:t xml:space="preserve">Topical Seminar on Heavy Flavours 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1987, San Miniato, Italy. pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020630v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00017815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudoscalar states in J/psi-gamma. VV decays: results from DM2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three and five photon decays of the j/psi(3097)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Seminar on Heavy Flavours 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1987, San Miniato, Italy. pp.253-258</w:t>
+              <w:t xml:space="preserve">Rencontre de Moriond 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1988, Les Arcs, France. pp.597-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00017815v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DM2 results on hadronic and radiative J/psi decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
+                <w:t xml:space="preserve">DM2 results on J/psi and eta$_{c}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Falvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jnad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High-Energy Physics 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1986, Berkeley, United States. pp.652-659</w:t>
+              <w:t xml:space="preserve">International Europhysics Conference on High-energy Physics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1987, Uppsala, Sweden. pp.539-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00017813v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00017812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DM2 results on J/psi and eta$_{c}$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
+                <w:t xml:space="preserve">DM2 results on hadronic and radiative J/psi decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Falvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jnad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Europhysics Conference on High-energy Physics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1987, Uppsala, Sweden. pp.539-542</w:t>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1986, Berkeley, United States. pp.652-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00017812v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00017813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of $\eta_{c}\rho^0\rho^0$ and review of other $\eta_{c}$ decay modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Falvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jnad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High-Energy Physics 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1986, Berkeley, United States. pp.689-691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00017814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on j/ psi decays from DM2</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results on photon-photon physics with the DM2 detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Falvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Montret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre De Moriond 21 Hadronic Session 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1986, Inconnue, France. pp.421-430</w:t>
+              <w:t xml:space="preserve">1985 International Symposium on Lepton and Photon Interactions at High Energies. Lepton-Photon Symposium. 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1985, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009519v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00017818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results on photon-photon physics with the DM2 detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New results on j/ psi decays from DM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1985 International Symposium on Lepton and Photon Interactions at High Energies. Lepton-Photon Symposium. 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1985, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Rencontre De Moriond 21 Hadronic Session 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1986, Inconnue, France. pp.421-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00017818v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DM2 results on hadronic and radiative J/psi decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Fulda</w:t>
+                <w:t xml:space="preserve">The pion form factor in the time like region $1.38 &amp;lt; \sqrt{S} &amp;lt; 2.28$ GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bisello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Busetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Limentani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Europhysics Conference on High-energy Physics. 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1985, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Rencontre de Moriond. 20 Hadronic Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1985, Les Arcs, France. pp.521-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00017819v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00017820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DM2 results on J/$\Psi$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+                <w:t xml:space="preserve">DM2 results on hadronic and radiative J/psi decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calcaterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de Moriond. 20 Hadronic Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1985, Les Arcs, France. pp.479-487</w:t>
+              <w:t xml:space="preserve">International Europhysics Conference on High-energy Physics. 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1985, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00017821v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00017819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pion form factor in the time like region $1.38 &amp;lt; \sqrt{S} &amp;lt; 2.28$ GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nigro</w:t>
+                <w:t xml:space="preserve">DM2 results on J/$\Psi$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calcaterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de Moriond. 20 Hadronic Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 1985, Les Arcs, France. pp.521-524</w:t>
+              <w:t xml:space="preserve">, Mar 1985, Les Arcs, France. pp.479-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00017820v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00017821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results on J/$\Psi$ radiative decays from the DM2 experiment at DC1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calcaterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dudelzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de Moriond. 19 Hadronic Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1984, La Plagne, France. pp.683-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00017822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DM2 results on some radiative decays of the J/$\Psi$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calcaterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High-Energy Physics. 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1984, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00017825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of J/psi -- gamma$\varrho$gamma and J/$\psi\gamma\phi\phi$ with the DM2 detector at DCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ayach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calcaterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Lepton and Photon Interactions at High Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1983, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00017826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38183,98 +38192,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general method for ADC calibration constrained by gaussian noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th ESLAB Symposium. The Universe as seen by Planck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00807518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38284,111 +38293,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LEP, les neutrinos et le big-bang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects De La Recherche 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universite De Paris XI, pp.16-22, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38398,51 +38407,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanism giving a finite value to the speed of light, and some experimental consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38464,73 +38473,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00639073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the speed of light depend upon the vacuum ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38552,388 +38561,388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00733210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpuscular description of the speed of light in a homogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagoret Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00402149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and photometry of the binary-lensing caustic-crossing event eros-blg-2000-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the thickness of the Magellanic Cloud Cepheid population: Implications for Microlensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J N. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38943,165 +38952,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUBIC Technological Design Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Banfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. S. Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Q&amp;U Bolometric Interferometer for Cosmology. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01366770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId762"/>
+      <w:footerReference w:type="default" r:id="rId763"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -39248,51 +39257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Robertson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mailliet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02936954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Couchot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrido" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Imada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Louis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Stever" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couchot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/01/P01012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5932-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perdereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plaszczynski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233; d'Orfeuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233; d&#8217;Orfeuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527740" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525820" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525936" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527743" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526914" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425305" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525836" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525819" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525821" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525829" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525941" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01333215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Aller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525898" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525814" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525833" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628522" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425044" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526803" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525967" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424674" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01107320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plaszczynski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/4/045003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424496" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424434" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Banday" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423836" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424955" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aikin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.101301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00921372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323270" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903618v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322367" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321556" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00881653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40464-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGS0X0LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00805915v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-30578-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745469v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tondusson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Urban" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002797" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644546v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116471" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533648v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;elle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broszkiewicz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913203" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00536550v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913054" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00350440v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Rahal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Albert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811515" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00404003v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cizeron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2009.07.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNPGWD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025830v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ganga" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrachot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065258" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023445v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042416" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023663v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052715" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020174v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01541-5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020173v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Albrecht" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01441-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021809v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040042" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013822v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N. Albert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030307" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009160v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021850" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bargot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ha&#239;ssinski" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06694.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021722" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023361v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013851v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Albert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030087" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012537v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derue" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Marquette" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupone" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009204v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-6505(01)00141-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013707v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goldman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amadon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020827" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011059v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N. Albert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011204" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011058v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Beaulieu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. de Wit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. G. L. M. Lamers" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutures" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasserre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007834v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delabrouille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000308" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005731v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011626v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lamarre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018511v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P. Hardin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013152v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L. Melchior" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baillon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:1999439" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014069v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005126v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007662v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007630v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005122v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaplan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:1999191" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007528v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005077v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chochula" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosinsky" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreazza" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barker" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(98)00344-1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005124v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007629v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086731v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bareyre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003519v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agasi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azhinenko" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578667" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002441v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajinenko" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578669" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002442v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01522-E" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007542v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578666" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004983v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moniez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007541v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556359" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007546v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578668" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007588v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91398-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002583v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90711-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TWKKPS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007591v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91285-8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007594v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90524-X" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007586v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90222-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002582v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90298-4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005170v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01413179" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007592v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01385-3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007595v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577539" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007617v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01557390" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066798v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90745-5" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007587v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90537-1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007590v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91178-9" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007596v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90230-5" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007585v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01555895" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002691v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577540" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001223v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90027-M" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003555v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01498617" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001208v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90520-R" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004641v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaudon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Birr" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bobbink" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90210-9" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003543v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Alekseev" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91737-8" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001169v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Alekseev" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01565048" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003552v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91736-7" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001212v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90587-8" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001209v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90409-B" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001207v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01562545" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003545v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90736-2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001211v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90213-2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003554v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90585-6" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005192v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91815-5" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003547v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01555835" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001218v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91053-P" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005101v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adami" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akesson" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(92)90447-J" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005107v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90528-C" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002499v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91385-M" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005104v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90879-9" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002497v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01589707" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020791v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonelli" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baldini" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Biagini" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calcaterra" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schioppa" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005105v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005108v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90878-8" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001242v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01881708" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005102v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01559733" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005100v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91680-8" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005103v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90573-M" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002496v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agassi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90181-3" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003576v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001241v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01561293" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004888v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschizeaux" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lees" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Minard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003575v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(92)90574-U" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005106v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01559732" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005098v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90760-2" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020807v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Augustin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cosme" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fulda" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosdidier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001243v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91159-7" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002498v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91580-3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002500v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01589706" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020749v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bisello" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Busetto" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigro" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pescara" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003656v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020734v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanjean" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Diberder" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepeltier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005148v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004265v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005580v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aarnio" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abie" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrianos" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(91)90793-P" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005531v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007626v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005530v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020755v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Zj Ajaltouni" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekmouche" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falvard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jousset" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005145v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alekseev" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005144v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005538v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005556v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Alexeev" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005557v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005312v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bambade" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baubillier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beilliere" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005567v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005543v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)91669-3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005535v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(90)90569-Y" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004467v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005537v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004331v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004271v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020728v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005542v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)91808-O" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020732v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020693v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020703v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jnad" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005545v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)91668-2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005540v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020666v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005476v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020670v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020641v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020626v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020611v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tixier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017811v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calcaterra" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dudelzak" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016137v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limentani" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020627v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020612v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayach" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016145v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016144v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Montret" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016146v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016147v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henrard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016143v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016150v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020963v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005583v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astbury" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auge" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barate" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benkheiri" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021247v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Posocco" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449121v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvage" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02302-7" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475314v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James Robertson" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871924" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851248v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Sullivan" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burke" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gayer" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Murphy" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scully" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313256" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880716v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amico" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313332" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01304254v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702206v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00385578v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Variola" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brasile" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruni" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chehab" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiche" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.05.029" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK8NGJL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450372v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haissinski" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00256560v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Meur" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020086v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lamarre" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Puget" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012579v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011076v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013490v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013533v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011571v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008382v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milsztajn" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022764v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007306v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collins" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dijkstra" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J. Gomez-Cadenas" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keranen" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010551v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borner" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eerola" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020847v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harr" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudge" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Straver" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020810v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stanco" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020933v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020745v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020763v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001004v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Nyaiesh" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Artru" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020630v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017815v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017813v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017812v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017814v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrard" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009519v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017818v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017819v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017821v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017820v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milani" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017822v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017825v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017826v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807518v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022495v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jauneau" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639073v2" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733210v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402149v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret Campagne" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012743v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Jung" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005125v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graff" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01366770v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banfi" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Battistelli" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#249;" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Robertson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mailliet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02936954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Couchot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrido" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Imada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Louis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Stever" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couchot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/01/P01012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5932-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perdereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plaszczynski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233; d'Orfeuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233; d&#8217;Orfeuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527740" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525967" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527103" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424945" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525936" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527743" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425305" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525836" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525823" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525820" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525821" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525819" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525941" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525898" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525829" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01333215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Aller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527780" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628522" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525814" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425044" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525833" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Banday" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423836" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424434" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424496" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01107320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robinet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plaszczynski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/4/045003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424674" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424955" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aikin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.101301" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321556" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322367" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00921372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323270" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903629v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00881653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00805915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-30578-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915184v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40464-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGS0X0LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745469v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tondusson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Urban" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002797" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644546v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116471" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00536550v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913054" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533648v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;elle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broszkiewicz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913203" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00350440v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Rahal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Albert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811515" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00404003v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cizeron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2009.07.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNPGWD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025830v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ganga" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrachot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065258" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023445v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042416" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023663v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052715" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021809v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040042" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020174v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01541-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Albrecht" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01441-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013822v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N. Albert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030307" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009160v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021850" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bargot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ha&#239;ssinski" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06694.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021722" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023361v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013851v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Albert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030087" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009204v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-6505(01)00141-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012537v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derue" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Marquette" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupone" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013707v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goldman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amadon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020827" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011059v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N. Albert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011204" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011058v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Beaulieu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. de Wit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. G. L. M. Lamers" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutures" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005731v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007838v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasserre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007834v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delabrouille" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000308" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011626v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lamarre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018511v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P. Hardin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007630v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007662v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005122v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaplan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:1999191" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013152v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L. Melchior" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baillon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:1999439" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014069v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005126v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007528v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005077v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chochula" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosinsky" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreazza" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barker" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(98)00344-1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005124v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007629v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086731v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bareyre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007546v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agasi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azhinenko" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578668" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002441v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajinenko" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578669" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007542v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578666" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003519v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578667" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002442v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01522-E" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004983v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moniez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007541v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556359" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002691v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577540" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007592v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01385-3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002582v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90298-4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005170v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01413179" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007594v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90524-X" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007586v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90222-4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002583v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90711-0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TWKKPS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007588v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91398-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007591v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91285-8" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007617v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01557390" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007587v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90537-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066798v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90745-5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007595v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577539" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007590v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91178-9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007596v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90230-5" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007585v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01555895" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001218v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91053-P" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003547v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01555835" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005192v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91815-5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003552v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Alekseev" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91736-7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001169v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Alekseev" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01565048" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003555v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01498617" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001208v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90520-R" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004641v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaudon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assmann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Birr" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bobbink" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90210-9" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003543v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91737-8" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001223v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90027-M" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001212v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90587-8" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001209v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90409-B" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001207v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01562545" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003545v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90736-2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003554v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90585-6" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001211v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90213-2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002500v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agassi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01589706" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002498v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91580-3" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002496v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adami" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90181-3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005103v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akesson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90573-M" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001241v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01561293" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003576v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002497v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01589707" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020791v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonelli" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baldini" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Biagini" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calcaterra" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schioppa" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005105v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005102v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01559733" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005100v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91680-8" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005108v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90878-8" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001242v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01881708" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005101v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(92)90447-J" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005104v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90879-9" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005107v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90528-C" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002499v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91385-M" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005106v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01559732" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003575v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(92)90574-U" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004888v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschizeaux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lees" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Minard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005098v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90760-2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001243v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91159-7" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020807v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Augustin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cosme" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fulda" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosdidier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020755v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bisello" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Zj Ajaltouni" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekmouche" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falvard" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jousset" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005145v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alekseev" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005144v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005580v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aarnio" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abie" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrianos" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(91)90793-P" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004265v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003656v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020734v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanjean" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Diberder" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepeltier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005148v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020749v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Busetto" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigro" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pescara" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005531v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007626v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005530v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020732v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020693v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020703v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jnad" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005540v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005545v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)91668-2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005538v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005556v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Alexeev" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005312v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bambade" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baubillier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beilliere" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005543v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)91669-3" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005567v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005557v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)91096-T" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005535v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(90)90569-Y" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020728v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004467v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004331v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004271v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005537v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005542v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)91808-O" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020641v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005476v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020666v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020670v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020627v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020612v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayach" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017811v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calcaterra" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dudelzak" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020611v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tixier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020626v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016137v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limentani" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016143v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henrard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016146v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016144v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Montret" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016145v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016147v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016150v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020963v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005583v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astbury" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auge" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barate" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benkheiri" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021247v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Posocco" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449121v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvage" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02302-7" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475314v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James Robertson" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871924" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880716v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Sullivan" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amico" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313332" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851248v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burke" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gayer" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Murphy" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scully" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313256" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01304254v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702206v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00385578v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Variola" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brasile" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruni" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chehab" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiche" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.05.029" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK8NGJL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450372v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haissinski" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00256560v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Meur" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020086v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lamarre" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Puget" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012579v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011076v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008382v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milsztajn" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013490v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013533v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011571v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022764v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007306v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collins" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dijkstra" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J. Gomez-Cadenas" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keranen" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020847v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harr" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudge" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Straver" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010551v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borner" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eerola" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020810v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stanco" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020933v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020745v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020763v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001004v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Nyaiesh" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Artru" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017815v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020630v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017812v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017813v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017814v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrard" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017818v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009519v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017820v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milani" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017819v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017821v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017822v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017825v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017826v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807518v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022495v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jauneau" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639073v2" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733210v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402149v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret Campagne" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012743v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Jung" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005125v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graff" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01366770v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banfi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Battistelli" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#249;" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>